--- v0 (2025-10-13)
+++ v1 (2026-07-24)
@@ -4,60 +4,66 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0366C9AA" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="005773A6">
+    <w:p w14:paraId="0366C9AA" w14:textId="5261B486" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="00913200" w:rsidP="005773A6">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00813248">
+      <w:r w:rsidRPr="00913200">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+        </w:rPr>
+        <w:t>（小児の経験症例数の条件を満たす）</w:t>
+      </w:r>
+      <w:r w:rsidR="000F6600" w:rsidRPr="00813248">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一般社団法人日本プライマリ･ケア連合学会認定</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19534305" w14:textId="2C041FB4" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="005773A6">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00813248">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>家庭医療専門研修プログラム</w:t>
       </w:r>
@@ -6151,547 +6157,547 @@
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>構成メンバー</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="a6"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2438"/>
               <w:gridCol w:w="2438"/>
               <w:gridCol w:w="2551"/>
               <w:gridCol w:w="1871"/>
             </w:tblGrid>
             <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="2EA5D09D" w14:textId="77777777" w:rsidTr="004E6649">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="568D1745" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="008B1163">
+                <w:p w14:paraId="568D1745" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>氏名</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="007BBBA3" w14:textId="09F43F02" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="008B1163">
+                <w:p w14:paraId="007BBBA3" w14:textId="09F43F02" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>所属</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="11EFFC7A" w14:textId="25D63573" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="008B1163">
+                <w:p w14:paraId="11EFFC7A" w14:textId="25D63573" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>役職</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7DC2A0F5" w14:textId="1A74D938" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="008B1163">
+                <w:p w14:paraId="7DC2A0F5" w14:textId="1A74D938" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>職種</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="7845AFAE" w14:textId="77777777" w:rsidTr="004E6649">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2A40E962" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="008B1163">
+                <w:p w14:paraId="2A40E962" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="39EC2739" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="008B1163">
+                <w:p w14:paraId="39EC2739" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="57EA8EF7" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="008B1163">
+                <w:p w14:paraId="57EA8EF7" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="17461FFB" w14:textId="3EB59A3B" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="008B1163">
+                <w:p w14:paraId="17461FFB" w14:textId="3EB59A3B" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="7CAD51BB" w14:textId="77777777" w:rsidTr="004E6649">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="24719BB3" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="008B1163">
+                <w:p w14:paraId="24719BB3" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0BF3240D" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="008B1163">
+                <w:p w14:paraId="0BF3240D" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0A495478" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="008B1163">
+                <w:p w14:paraId="0A495478" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="356EF4AD" w14:textId="5C7B8926" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="008B1163">
+                <w:p w14:paraId="356EF4AD" w14:textId="5C7B8926" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="25B85D64" w14:textId="77777777" w:rsidTr="004E6649">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="20257EAD" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="008B1163">
+                <w:p w14:paraId="20257EAD" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5DC4EE55" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="008B1163">
+                <w:p w14:paraId="5DC4EE55" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6610C7D9" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="008B1163">
+                <w:p w14:paraId="6610C7D9" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5979838B" w14:textId="3A3A3505" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="008B1163">
+                <w:p w14:paraId="5979838B" w14:textId="3A3A3505" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="5984575E" w14:textId="77777777" w:rsidTr="004E6649">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2CE37C67" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="008B1163">
+                <w:p w14:paraId="2CE37C67" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="57F25F26" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="008B1163">
+                <w:p w14:paraId="57F25F26" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="36CC7039" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="008B1163">
+                <w:p w14:paraId="36CC7039" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2E28424D" w14:textId="2CCFB12A" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="008B1163">
+                <w:p w14:paraId="2E28424D" w14:textId="2CCFB12A" w:rsidR="00B06291" w:rsidRPr="00813248" w:rsidRDefault="00B06291" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00C3772F" w:rsidRPr="00C3772F" w14:paraId="75DA9F39" w14:textId="77777777" w:rsidTr="004E6649">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4518915B" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00C3772F" w:rsidRDefault="00B06291" w:rsidP="008B1163">
+                <w:p w14:paraId="4518915B" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00C3772F" w:rsidRDefault="00B06291" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="11860F83" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00C3772F" w:rsidRDefault="00B06291" w:rsidP="008B1163">
+                <w:p w14:paraId="11860F83" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00C3772F" w:rsidRDefault="00B06291" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="255D403D" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00C3772F" w:rsidRDefault="00B06291" w:rsidP="008B1163">
+                <w:p w14:paraId="255D403D" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00C3772F" w:rsidRDefault="00B06291" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5A8D3297" w14:textId="5BFA1DFC" w:rsidR="00B06291" w:rsidRPr="00C3772F" w:rsidRDefault="00B06291" w:rsidP="008B1163">
+                <w:p w14:paraId="5A8D3297" w14:textId="5BFA1DFC" w:rsidR="00B06291" w:rsidRPr="00C3772F" w:rsidRDefault="00B06291" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00C3772F" w:rsidRPr="00C3772F" w14:paraId="1A138426" w14:textId="77777777" w:rsidTr="004E6649">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5F1B3BC6" w14:textId="0B8B4759" w:rsidR="00B06291" w:rsidRPr="00C3772F" w:rsidRDefault="001C3C76" w:rsidP="008B1163">
+                <w:p w14:paraId="5F1B3BC6" w14:textId="0B8B4759" w:rsidR="00B06291" w:rsidRPr="00C3772F" w:rsidRDefault="001C3C76" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C3772F">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>専攻医代表</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2E764936" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00C3772F" w:rsidRDefault="00B06291" w:rsidP="008B1163">
+                <w:p w14:paraId="2E764936" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00C3772F" w:rsidRDefault="00B06291" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="21107BE3" w14:textId="7418226E" w:rsidR="00B06291" w:rsidRPr="00C3772F" w:rsidRDefault="001C3C76" w:rsidP="008B1163">
+                <w:p w14:paraId="21107BE3" w14:textId="7418226E" w:rsidR="00B06291" w:rsidRPr="00C3772F" w:rsidRDefault="001C3C76" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C3772F">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>専攻医代表</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="32D114B0" w14:textId="17BDF118" w:rsidR="00B06291" w:rsidRPr="00C3772F" w:rsidRDefault="001C3C76" w:rsidP="008B1163">
+                <w:p w14:paraId="32D114B0" w14:textId="17BDF118" w:rsidR="00B06291" w:rsidRPr="00C3772F" w:rsidRDefault="001C3C76" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C3772F">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>専攻医</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="0AD861D4" w14:textId="1E2E333B" w:rsidR="00540AB0" w:rsidRPr="00C3772F" w:rsidRDefault="00540AB0" w:rsidP="00FD34BF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
@@ -6881,258 +6887,258 @@
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>基幹施設</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="a6"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1838"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1701"/>
               <w:gridCol w:w="993"/>
               <w:gridCol w:w="3402"/>
             </w:tblGrid>
             <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="0807E731" w14:textId="77777777" w:rsidTr="00704643">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1838" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="41409935" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="41409935" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>名称</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="66424B90" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="66424B90" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>研修担当分野</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>※1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1859ADD4" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00507862" w:rsidP="008B1163">
+                <w:p w14:paraId="1859ADD4" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00507862" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>ﾌﾟﾛｸﾞﾗﾑ</w:t>
                   </w:r>
                   <w:r w:rsidR="00C837AD" w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>責任者名</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="993" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="436E61AD" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="436E61AD" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>指導医数</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7CA60482" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="7CA60482" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>他に連携するプログラムの名称</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="58C47BFA" w14:textId="77777777" w:rsidTr="00704643">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1838" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="323CEEEF" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="323CEEEF" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="66A72023" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="66A72023" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3488CC56" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="3488CC56" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="993" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7F13CF1D" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="7F13CF1D" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="35FD7D81" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="35FD7D81" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="04D515EB" w14:textId="77777777" w:rsidR="002E021A" w:rsidRPr="00813248" w:rsidRDefault="002E021A" w:rsidP="00FD34BF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DB681A7" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00F500D8" w:rsidP="00FD34BF">
             <w:pPr>
@@ -7165,505 +7171,505 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>※2</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="a6"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1838"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1701"/>
               <w:gridCol w:w="993"/>
               <w:gridCol w:w="3402"/>
             </w:tblGrid>
             <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="023F9A2C" w14:textId="77777777" w:rsidTr="00704643">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1838" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5D98E717" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="5D98E717" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>名称</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4DE64E46" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="4DE64E46" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>研修担当分野</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>※1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1755A302" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00507862" w:rsidP="008B1163">
+                <w:p w14:paraId="1755A302" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00507862" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>施設代表</w:t>
                   </w:r>
                   <w:r w:rsidR="00C837AD" w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>者名</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="993" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4B5B3375" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="4B5B3375" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>指導医数</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="04D1DE08" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="04D1DE08" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>他に連携するプログラムの名称</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="66B61260" w14:textId="77777777" w:rsidTr="00704643">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1838" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5D0A457A" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="5D0A457A" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6E183BB3" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="6E183BB3" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="32B745D4" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="32B745D4" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="993" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3BFE9CF9" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="3BFE9CF9" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="31D8D6D2" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="31D8D6D2" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="2BDBAA32" w14:textId="77777777" w:rsidTr="00704643">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1838" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="71EBCFC7" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="71EBCFC7" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7E8EFC80" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="7E8EFC80" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4E79BA67" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="4E79BA67" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="993" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2EF0DDA8" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="2EF0DDA8" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="69744082" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="69744082" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="70131276" w14:textId="77777777" w:rsidTr="00704643">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1838" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="251D1A61" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="251D1A61" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6889C963" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="6889C963" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="08FFC61E" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="08FFC61E" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="993" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="576016A2" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="576016A2" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1C51255D" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="1C51255D" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="0E02A9DA" w14:textId="77777777" w:rsidTr="00704643">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1838" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="26B8231E" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="26B8231E" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0127FF42" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="0127FF42" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="767833C8" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="767833C8" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="993" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7C677152" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="7C677152" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2773514C" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="008B1163">
+                <w:p w14:paraId="2773514C" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="173AD07D" w14:textId="77777777" w:rsidR="002E021A" w:rsidRPr="00813248" w:rsidRDefault="00C837AD" w:rsidP="00FD34BF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="283" w:hangingChars="202" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00813248">
               <w:rPr>
@@ -7881,369 +7887,369 @@
             </w:r>
             <w:r w:rsidR="00CC7EA8" w:rsidRPr="00813248">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>履歴</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="a6"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1968"/>
               <w:gridCol w:w="7557"/>
             </w:tblGrid>
             <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="611686E2" w14:textId="77777777" w:rsidTr="00270F5A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="69BF3366" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="008B1163">
+                <w:p w14:paraId="69BF3366" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>記入日</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6723BD00" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="008B1163">
+                <w:p w14:paraId="6723BD00" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="6F23ACBF" w14:textId="77777777" w:rsidTr="00270F5A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="38417CCB" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="008B1163">
+                <w:p w14:paraId="38417CCB" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>氏名</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="435D58C7" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="008B1163">
+                <w:p w14:paraId="435D58C7" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="356AE774" w14:textId="77777777" w:rsidTr="00270F5A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="46A70F27" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="008B1163">
+                <w:p w14:paraId="46A70F27" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>卒後年数</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="11FD1713" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="008B1163">
+                <w:p w14:paraId="11FD1713" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="2A46D8B3" w14:textId="77777777" w:rsidTr="00270F5A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="613E25C7" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="008B1163">
+                <w:p w14:paraId="613E25C7" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>主な職歴</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="283C3EED" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="008B1163">
+                <w:p w14:paraId="283C3EED" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="3BBC30F3" w14:textId="77777777" w:rsidTr="00270F5A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7AF41341" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="008B1163">
+                <w:p w14:paraId="7AF41341" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>専門医・指導医資格</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0093A8B7" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="008B1163">
+                <w:p w14:paraId="0093A8B7" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="787DCFED" w14:textId="77777777" w:rsidTr="00270F5A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3DAEA429" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="008B1163">
+                <w:p w14:paraId="3DAEA429" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>主な教育歴</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6FDC7B94" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="008B1163">
+                <w:p w14:paraId="6FDC7B94" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="761712EC" w14:textId="77777777" w:rsidTr="00270F5A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0D9EBE59" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="008B1163">
+                <w:p w14:paraId="0D9EBE59" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>必要な講習会受講歴</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1DF90A91" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="008B1163">
+                <w:p w14:paraId="1DF90A91" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="476E7BCF" w14:textId="77777777" w:rsidTr="00270F5A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6E3DD50D" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="008B1163">
+                <w:p w14:paraId="6E3DD50D" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>その他</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="55235486" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="008B1163">
+                <w:p w14:paraId="55235486" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="6A6EF2BD" w14:textId="5E52F923" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00260817" w:rsidP="00FD34BF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00813248">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
@@ -10524,111 +10530,102 @@
             <w:r w:rsidR="00F237B9" w:rsidRPr="00C3772F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2026年度末までの</w:t>
             </w:r>
             <w:r w:rsidR="009A5013" w:rsidRPr="00C3772F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>経過措置</w:t>
             </w:r>
             <w:r w:rsidR="00F237B9" w:rsidRPr="00C3772F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CC73D45" w14:textId="46C86001" w:rsidR="00E46BD3" w:rsidRPr="00C3772F" w:rsidRDefault="00E46BD3" w:rsidP="00E46BD3">
+          <w:p w14:paraId="4CC73D45" w14:textId="46C86001" w:rsidR="00E46BD3" w:rsidRDefault="00E46BD3" w:rsidP="00E46BD3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="250" w:firstLine="450"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3772F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>年間患者数実績（　　　　　）人、当該年齢層の患者数（　　　）人</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49A76A87" w14:textId="2A73C2FA" w:rsidR="00EC4E41" w:rsidRPr="00C3772F" w:rsidRDefault="00EC4E41" w:rsidP="009B2894">
+          <w:p w14:paraId="1D8632C6" w14:textId="77777777" w:rsidR="000E06D8" w:rsidRDefault="000E06D8" w:rsidP="00E46BD3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
-              <w:ind w:firstLineChars="100" w:firstLine="180"/>
+              <w:ind w:firstLineChars="250" w:firstLine="450"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C3772F">
-[...22 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="56BEFFF7" w14:textId="77777777" w:rsidR="000E06D8" w:rsidRPr="00C3772F" w:rsidRDefault="000E06D8" w:rsidP="00E46BD3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="610"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:firstLineChars="250" w:firstLine="450"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="6798EEB2" w14:textId="77777777" w:rsidR="00BE7A36" w:rsidRPr="00C3772F" w:rsidRDefault="00BE7A36" w:rsidP="009E6089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="350" w:firstLine="490"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3772F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>※「研修期間中に週１回などのペースで並行して行われる領域別研修」に追記すること。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C85D924" w14:textId="4723D302" w:rsidR="00E87C7D" w:rsidRPr="00C3772F" w:rsidRDefault="00CF50CA" w:rsidP="009E6089">
@@ -14904,77 +14901,77 @@
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CF9DC88" w14:textId="77777777" w:rsidR="00F71154" w:rsidRPr="00813248" w:rsidRDefault="00F71154" w:rsidP="00F71154">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00813248">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>家庭医療専門研修Ⅱ（本研修）の研修期間中に週１回などのペースで並行して行われる領域別研修の内容とその日数</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="588E2466" w14:textId="4301A916" w:rsidR="00F71154" w:rsidRPr="00813248" w:rsidRDefault="00F71154" w:rsidP="00F71154">
+          <w:p w14:paraId="588E2466" w14:textId="3624553F" w:rsidR="00F71154" w:rsidRPr="00813248" w:rsidRDefault="00F71154" w:rsidP="00F71154">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00813248">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（週1日まで）</w:t>
             </w:r>
             <w:r w:rsidRPr="00813248">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>※カンファレンス等学習機会はここに記載しない。</w:t>
+              <w:t>※。カンファレンス等学習機会はここに記載しない。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="11ACBA43" w14:textId="77777777" w:rsidTr="00C905F6">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
@@ -21085,547 +21082,547 @@
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>A. 研修管理委員会：構成メンバー</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="a6"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2438"/>
               <w:gridCol w:w="2438"/>
               <w:gridCol w:w="2551"/>
               <w:gridCol w:w="1871"/>
             </w:tblGrid>
             <w:tr w:rsidR="004A7EF5" w:rsidRPr="004A7EF5" w14:paraId="3B340DFE" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1AC61ECF" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="1AC61ECF" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004A7EF5">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>氏名</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3D989F0D" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="3D989F0D" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004A7EF5">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>所属</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="231A83E0" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="231A83E0" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004A7EF5">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>役職</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4B41ED29" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="4B41ED29" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004A7EF5">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>職種</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="004A7EF5" w:rsidRPr="004A7EF5" w14:paraId="07DE0438" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5709A9C8" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="5709A9C8" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="28C335B3" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="28C335B3" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="63EFD7E9" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="63EFD7E9" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="033AF537" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="033AF537" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="004A7EF5" w:rsidRPr="004A7EF5" w14:paraId="141BEE8E" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6B548587" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="6B548587" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="24936AD2" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="24936AD2" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4675BC4D" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="4675BC4D" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2DC5B0CA" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="2DC5B0CA" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="004A7EF5" w:rsidRPr="004A7EF5" w14:paraId="1A17F592" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0E9B87C5" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="0E9B87C5" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7FB43D4C" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="7FB43D4C" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="40A0774F" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="40A0774F" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="670DDE59" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="670DDE59" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="004A7EF5" w:rsidRPr="004A7EF5" w14:paraId="43FD0DB0" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="24349178" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="24349178" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0FBD819D" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="0FBD819D" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="74220F6A" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="74220F6A" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="59B65C3A" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="59B65C3A" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="004A7EF5" w:rsidRPr="004A7EF5" w14:paraId="08AD1A46" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5E02F300" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="5E02F300" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="32312D94" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="32312D94" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="23AE53CB" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="23AE53CB" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="71D16218" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="71D16218" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="004A7EF5" w:rsidRPr="004A7EF5" w14:paraId="7DE3EFF0" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="73D5A41A" w14:textId="55EA7CBE" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00C97734" w:rsidP="008B1163">
+                <w:p w14:paraId="73D5A41A" w14:textId="55EA7CBE" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00C97734" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004A7EF5">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>専攻医代表</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="66056DE2" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="66056DE2" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="79555B6D" w14:textId="50B82307" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00C97734" w:rsidP="008B1163">
+                <w:p w14:paraId="79555B6D" w14:textId="50B82307" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00C97734" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004A7EF5">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>専攻医代表</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5AA16D1E" w14:textId="2FEE396D" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00C97734" w:rsidP="008B1163">
+                <w:p w14:paraId="5AA16D1E" w14:textId="2FEE396D" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00C97734" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004A7EF5">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>専攻医</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="2C78B470" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
@@ -21719,258 +21716,258 @@
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(1) 基幹施設</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="a6"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1838"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1701"/>
               <w:gridCol w:w="993"/>
               <w:gridCol w:w="3402"/>
             </w:tblGrid>
             <w:tr w:rsidR="004A7EF5" w:rsidRPr="004A7EF5" w14:paraId="539DF414" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1838" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="61FFDEBB" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="61FFDEBB" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004A7EF5">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>名称</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3010A492" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="3010A492" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004A7EF5">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>研修担当分野</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004A7EF5">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>※1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="09863974" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="09863974" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004A7EF5">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>ﾌﾟﾛｸﾞﾗﾑ</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004A7EF5">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>責任者名</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="993" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7D56C465" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="7D56C465" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004A7EF5">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>指導医数</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="04B94BCF" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="04B94BCF" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004A7EF5">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>他に連携するプログラムの名称</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="004A7EF5" w:rsidRPr="004A7EF5" w14:paraId="27C627EF" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1838" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6DA97FBA" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="6DA97FBA" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1A95E1F5" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="1A95E1F5" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="030A3053" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="030A3053" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="993" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="38EC9C19" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="38EC9C19" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="682D2A8C" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="682D2A8C" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="77F6C4F3" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="50EEA945" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
             <w:pPr>
@@ -21995,497 +21992,497 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>※2</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="a6"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1838"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1701"/>
               <w:gridCol w:w="993"/>
               <w:gridCol w:w="3402"/>
             </w:tblGrid>
             <w:tr w:rsidR="004A7EF5" w:rsidRPr="004A7EF5" w14:paraId="587682CE" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1838" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6EE093CE" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="6EE093CE" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004A7EF5">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>名称</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="38933A93" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="38933A93" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004A7EF5">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>研修担当分野</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004A7EF5">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>※1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="033AF33F" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="033AF33F" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004A7EF5">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>施設代表者名</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="993" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="07926333" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="07926333" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004A7EF5">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>指導医数</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="15F44E8F" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="15F44E8F" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004A7EF5">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>他に連携するプログラムの名称</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="004A7EF5" w:rsidRPr="004A7EF5" w14:paraId="695AF578" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1838" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5584F2A3" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="5584F2A3" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="685D389F" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="685D389F" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5B520AB2" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="5B520AB2" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="993" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="75712DD2" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="75712DD2" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="11F7C55B" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="11F7C55B" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="004A7EF5" w:rsidRPr="004A7EF5" w14:paraId="3513915B" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1838" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6187EC63" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="6187EC63" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="36846C1B" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="36846C1B" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="11340EFE" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="11340EFE" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="993" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="152FEF2E" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="152FEF2E" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6AF7876F" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="6AF7876F" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="004A7EF5" w:rsidRPr="004A7EF5" w14:paraId="14CBB343" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1838" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4ABC166A" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="4ABC166A" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2CB4CFDA" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="2CB4CFDA" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2F96B4E4" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="2F96B4E4" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="993" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="43A64860" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="43A64860" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5D335188" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="5D335188" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="004A7EF5" w:rsidRPr="004A7EF5" w14:paraId="760EFD1A" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1838" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="65A8D78C" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="65A8D78C" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1961F745" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="1961F745" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5E57CAA3" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="5E57CAA3" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="993" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6905AE5F" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="6905AE5F" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="19FF6694" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="19FF6694" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="3810B745" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="004A7EF5" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="283" w:hangingChars="202" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A7EF5">
               <w:rPr>
@@ -22591,369 +22588,369 @@
             </w:pPr>
             <w:r w:rsidRPr="00813248">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>D. プログラム責任者履歴</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="a6"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1968"/>
               <w:gridCol w:w="7557"/>
             </w:tblGrid>
             <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="6788C5E6" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2D76ED21" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="2D76ED21" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>記入日</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4673E799" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="4673E799" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="1FC28C6E" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="051D0949" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="051D0949" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>氏名</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="45F9EB3E" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="45F9EB3E" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="1C535CF4" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="059228D0" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="059228D0" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>卒後年数</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="533466AA" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="533466AA" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="58AD3F04" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4521C446" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="4521C446" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>主な職歴</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3B737DC8" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="3B737DC8" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="00BA569D" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="095762BC" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="095762BC" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>専門医・指導医資格</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="78737772" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="78737772" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="3925C44D" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="079984CE" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="079984CE" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>主な教育歴</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2788760E" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="2788760E" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="62BE3E20" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="78E88B8F" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="78E88B8F" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>必要な講習会受講歴</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0C3EDD58" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="0C3EDD58" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="5AED19AE" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="37624491" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="37624491" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813248">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>その他</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4FED3A94" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="008B1163">
+                <w:p w14:paraId="4FED3A94" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00913200">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="54FF00DA" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00813248">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
@@ -24972,95 +24969,102 @@
             <w:r w:rsidRPr="004A7EF5">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>、中学生以下の患者を断らずに実際に診療を提供している（</w:t>
             </w:r>
             <w:r w:rsidRPr="004A7EF5">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2026年度末までの</w:t>
             </w:r>
             <w:r w:rsidRPr="004A7EF5">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>経過措置）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EAA33FA" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="004A7EF5" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
+          <w:p w14:paraId="3EAA33FA" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="250" w:firstLine="450"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A7EF5">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>年間患者数実績（　　　　　）人、当該年齢層の患者数（　　　）人</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00FC76E9" w14:textId="77777777" w:rsidR="007A0499" w:rsidRPr="004A7EF5" w:rsidRDefault="007A0499" w:rsidP="007A0499">
+          <w:p w14:paraId="60712DA0" w14:textId="77777777" w:rsidR="007C6F4D" w:rsidRDefault="007C6F4D" w:rsidP="00E753CB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
-              <w:ind w:firstLineChars="100" w:firstLine="180"/>
+              <w:ind w:firstLineChars="250" w:firstLine="450"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A7EF5">
-[...6 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="49B1C920" w14:textId="77777777" w:rsidR="007C6F4D" w:rsidRPr="004A7EF5" w:rsidRDefault="007C6F4D" w:rsidP="00E753CB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="610"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:firstLineChars="250" w:firstLine="450"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="0D0B89A2" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="004A7EF5" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="350" w:firstLine="490"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A7EF5">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>※「研修期間中に週１回などのペースで並行して行われる領域別研修」に追記すること。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EABC134" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="004A7EF5" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
@@ -26051,51 +26055,50 @@
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">週当たり研修日数：（　　　）日／週　</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BAC8F5B" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="004A7EF5" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A7EF5">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>※本研修（家庭医療専門研修Ⅰ）は週に4日以上行わなければならない。下記研修と合算し、業務は週最大5.5日に留めること。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="4E0A1ED0" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="171"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -28602,51 +28605,50 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00813248">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>体制やコンセプト</w:t>
             </w:r>
             <w:r w:rsidRPr="00813248">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　※この施設で12か月以上連続して行うことを細則第4条の要件とする場合には記載する</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56623C33" w14:textId="77777777" w:rsidR="00C004FE" w:rsidRPr="00813248" w:rsidRDefault="00C004FE" w:rsidP="00141B49">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
@@ -28659,50 +28661,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□アクセスの担保：24時間体制で医療機関が患者の健康問題に対応する体制をとっている。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11AC5B01" w14:textId="77777777" w:rsidR="00C004FE" w:rsidRPr="00813248" w:rsidRDefault="00C004FE" w:rsidP="00141B49">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00813248">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="6A239B5B" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
@@ -28710,50 +28713,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C342A68" w14:textId="77777777" w:rsidR="00C004FE" w:rsidRPr="00813248" w:rsidRDefault="00C004FE" w:rsidP="00141B49">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00813248">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>□継続的なケア：一定の患者に対して研修期間中の継続的な診療を提供する。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="584BAC73" w14:textId="77777777" w:rsidR="00C004FE" w:rsidRPr="00813248" w:rsidRDefault="00C004FE" w:rsidP="00141B49">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00813248">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
@@ -29152,77 +29156,77 @@
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04D6E7BA" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00813248">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>家庭医療専門研修Ⅱ（本研修）の研修期間中に週１回などのペースで並行して行われる領域別研修の内容とその日数</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43848983" w14:textId="31C089EF" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="43848983" w14:textId="2AE7219D" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00813248">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（週1日まで）</w:t>
             </w:r>
             <w:r w:rsidRPr="00813248">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>※カンファレンス等学習機会はここに記載しない。</w:t>
+              <w:t>※。カンファレンス等学習機会はここに記載しない。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="6BD6C1F3" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
@@ -33347,51 +33351,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7287E08A" w14:textId="5AC68B9E" w:rsidR="00640DB5" w:rsidRDefault="00B759A1" w:rsidP="00B95C41">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00813248">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>※家庭医療専門研修プログラム期間中に行うものだけ記載すればよい。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0018031E" w14:textId="318EB811" w:rsidR="00FE265B" w:rsidRDefault="00FE265B" w:rsidP="00B95C41">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidR="00AB06A6" w:rsidRPr="00AB06A6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
@@ -33651,58 +33654,58 @@
     </w:p>
     <w:p w14:paraId="3D6CA1FB" w14:textId="77777777" w:rsidR="004E32D0" w:rsidRPr="00813248" w:rsidRDefault="004E32D0" w:rsidP="00B95C41">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004E32D0" w:rsidRPr="00813248" w:rsidSect="008516B6">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="794" w:right="1077" w:bottom="851" w:left="1077" w:header="454" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="753D5E8C" w14:textId="77777777" w:rsidR="009E5230" w:rsidRDefault="009E5230">
+    <w:p w14:paraId="46FC1363" w14:textId="77777777" w:rsidR="00AA5935" w:rsidRDefault="00AA5935">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B308351" w14:textId="77777777" w:rsidR="009E5230" w:rsidRDefault="009E5230">
+    <w:p w14:paraId="13570C50" w14:textId="77777777" w:rsidR="00AA5935" w:rsidRDefault="00AA5935">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -33733,58 +33736,58 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft JhengHei">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="411FA302" w14:textId="77777777" w:rsidR="009E5230" w:rsidRDefault="009E5230">
+    <w:p w14:paraId="16CEA4B9" w14:textId="77777777" w:rsidR="00AA5935" w:rsidRDefault="00AA5935">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D22D0B0" w14:textId="77777777" w:rsidR="009E5230" w:rsidRDefault="009E5230">
+    <w:p w14:paraId="4CE0635B" w14:textId="77777777" w:rsidR="00AA5935" w:rsidRDefault="00AA5935">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4AAD8773" w14:textId="044594B5" w:rsidR="00902360" w:rsidRDefault="000F6600" w:rsidP="00A91609">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:spacing w:afterLines="50" w:after="120" w:line="220" w:lineRule="exact"/>
     </w:pPr>
     <w:r w:rsidRPr="005F0004">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>様式</w:t>
     </w:r>
     <w:r w:rsidRPr="005F0004">
       <w:rPr>
@@ -34967,50 +34970,51 @@
     <w:rsid w:val="000045B9"/>
     <w:rsid w:val="0000485A"/>
     <w:rsid w:val="000105AC"/>
     <w:rsid w:val="00024038"/>
     <w:rsid w:val="00030AAB"/>
     <w:rsid w:val="0003799F"/>
     <w:rsid w:val="00051399"/>
     <w:rsid w:val="00053445"/>
     <w:rsid w:val="00056FD2"/>
     <w:rsid w:val="000614BE"/>
     <w:rsid w:val="00071513"/>
     <w:rsid w:val="000734B2"/>
     <w:rsid w:val="000768A4"/>
     <w:rsid w:val="00095417"/>
     <w:rsid w:val="00097EC6"/>
     <w:rsid w:val="000A19F7"/>
     <w:rsid w:val="000A1A62"/>
     <w:rsid w:val="000A29D7"/>
     <w:rsid w:val="000B21E6"/>
     <w:rsid w:val="000B494D"/>
     <w:rsid w:val="000B5D1A"/>
     <w:rsid w:val="000D0648"/>
     <w:rsid w:val="000D1C35"/>
     <w:rsid w:val="000D2B60"/>
     <w:rsid w:val="000D516A"/>
+    <w:rsid w:val="000E06D8"/>
     <w:rsid w:val="000E5A6C"/>
     <w:rsid w:val="000F0F9F"/>
     <w:rsid w:val="000F45A6"/>
     <w:rsid w:val="000F6600"/>
     <w:rsid w:val="000F6F25"/>
     <w:rsid w:val="00102281"/>
     <w:rsid w:val="00110A0E"/>
     <w:rsid w:val="00116259"/>
     <w:rsid w:val="0012052E"/>
     <w:rsid w:val="001259C0"/>
     <w:rsid w:val="00125BF2"/>
     <w:rsid w:val="00126947"/>
     <w:rsid w:val="00126C2C"/>
     <w:rsid w:val="00141C08"/>
     <w:rsid w:val="00147D0E"/>
     <w:rsid w:val="00156F82"/>
     <w:rsid w:val="0016035A"/>
     <w:rsid w:val="00161FDC"/>
     <w:rsid w:val="00162DB9"/>
     <w:rsid w:val="00164D4C"/>
     <w:rsid w:val="00170979"/>
     <w:rsid w:val="00175A46"/>
     <w:rsid w:val="0018303D"/>
     <w:rsid w:val="0018632D"/>
     <w:rsid w:val="00192388"/>
@@ -35045,51 +35049,50 @@
     <w:rsid w:val="0024681F"/>
     <w:rsid w:val="00255151"/>
     <w:rsid w:val="0025585A"/>
     <w:rsid w:val="0025733F"/>
     <w:rsid w:val="00260817"/>
     <w:rsid w:val="002633D4"/>
     <w:rsid w:val="00264477"/>
     <w:rsid w:val="00264C62"/>
     <w:rsid w:val="00270F58"/>
     <w:rsid w:val="00270F5A"/>
     <w:rsid w:val="002757C7"/>
     <w:rsid w:val="00283503"/>
     <w:rsid w:val="00285213"/>
     <w:rsid w:val="00286109"/>
     <w:rsid w:val="00293135"/>
     <w:rsid w:val="00296F98"/>
     <w:rsid w:val="002A0CD9"/>
     <w:rsid w:val="002A0F5B"/>
     <w:rsid w:val="002A4BDF"/>
     <w:rsid w:val="002A75D1"/>
     <w:rsid w:val="002B1357"/>
     <w:rsid w:val="002B2A7E"/>
     <w:rsid w:val="002B45E2"/>
     <w:rsid w:val="002B56F3"/>
     <w:rsid w:val="002C422C"/>
-    <w:rsid w:val="002D199E"/>
     <w:rsid w:val="002D2EDB"/>
     <w:rsid w:val="002E021A"/>
     <w:rsid w:val="002E6C68"/>
     <w:rsid w:val="002E78EB"/>
     <w:rsid w:val="00301DF6"/>
     <w:rsid w:val="00304843"/>
     <w:rsid w:val="003065B4"/>
     <w:rsid w:val="00311573"/>
     <w:rsid w:val="00317A1E"/>
     <w:rsid w:val="00322F74"/>
     <w:rsid w:val="0032636F"/>
     <w:rsid w:val="00331A77"/>
     <w:rsid w:val="00336D42"/>
     <w:rsid w:val="003416AE"/>
     <w:rsid w:val="003426D6"/>
     <w:rsid w:val="00346CF6"/>
     <w:rsid w:val="003479FD"/>
     <w:rsid w:val="00353581"/>
     <w:rsid w:val="00365AA4"/>
     <w:rsid w:val="003673E2"/>
     <w:rsid w:val="00374198"/>
     <w:rsid w:val="00375027"/>
     <w:rsid w:val="00382FEC"/>
     <w:rsid w:val="003A7D14"/>
     <w:rsid w:val="003B0C8E"/>
@@ -35210,114 +35213,116 @@
     <w:rsid w:val="006E00D8"/>
     <w:rsid w:val="006E1839"/>
     <w:rsid w:val="006E2BC5"/>
     <w:rsid w:val="006E3C60"/>
     <w:rsid w:val="006F0267"/>
     <w:rsid w:val="006F2048"/>
     <w:rsid w:val="006F7408"/>
     <w:rsid w:val="00701E70"/>
     <w:rsid w:val="00704643"/>
     <w:rsid w:val="00704EFF"/>
     <w:rsid w:val="00710142"/>
     <w:rsid w:val="007126F5"/>
     <w:rsid w:val="0071329C"/>
     <w:rsid w:val="0071681D"/>
     <w:rsid w:val="007168E2"/>
     <w:rsid w:val="0071692D"/>
     <w:rsid w:val="00720D3A"/>
     <w:rsid w:val="00727093"/>
     <w:rsid w:val="007352B5"/>
     <w:rsid w:val="00735FC5"/>
     <w:rsid w:val="00736A3B"/>
     <w:rsid w:val="007473D8"/>
     <w:rsid w:val="00752839"/>
     <w:rsid w:val="00754B50"/>
     <w:rsid w:val="0075611F"/>
+    <w:rsid w:val="00756B65"/>
     <w:rsid w:val="00760759"/>
     <w:rsid w:val="00765012"/>
     <w:rsid w:val="00765C76"/>
     <w:rsid w:val="007665FD"/>
     <w:rsid w:val="00770C76"/>
     <w:rsid w:val="00776FE4"/>
     <w:rsid w:val="0078383A"/>
     <w:rsid w:val="0078590B"/>
     <w:rsid w:val="00795F03"/>
     <w:rsid w:val="00796576"/>
     <w:rsid w:val="00796A01"/>
     <w:rsid w:val="00797667"/>
     <w:rsid w:val="007A0499"/>
     <w:rsid w:val="007A48DA"/>
     <w:rsid w:val="007A4E1D"/>
     <w:rsid w:val="007A561A"/>
     <w:rsid w:val="007A5EAB"/>
     <w:rsid w:val="007B12F5"/>
     <w:rsid w:val="007C05DC"/>
     <w:rsid w:val="007C564A"/>
+    <w:rsid w:val="007C6F4D"/>
     <w:rsid w:val="007D12C7"/>
     <w:rsid w:val="007D3604"/>
     <w:rsid w:val="007D76D7"/>
     <w:rsid w:val="007F22A2"/>
     <w:rsid w:val="0081275D"/>
     <w:rsid w:val="00813248"/>
     <w:rsid w:val="008144E2"/>
     <w:rsid w:val="00824EEE"/>
     <w:rsid w:val="00831FF2"/>
     <w:rsid w:val="0083522A"/>
     <w:rsid w:val="00836C75"/>
     <w:rsid w:val="008370E6"/>
     <w:rsid w:val="0083741C"/>
     <w:rsid w:val="008428EF"/>
     <w:rsid w:val="008436C8"/>
     <w:rsid w:val="00845A5C"/>
     <w:rsid w:val="00850BB7"/>
     <w:rsid w:val="008516B6"/>
     <w:rsid w:val="008668DC"/>
     <w:rsid w:val="008669C5"/>
     <w:rsid w:val="00882775"/>
     <w:rsid w:val="00885314"/>
     <w:rsid w:val="00896F6C"/>
     <w:rsid w:val="008A0984"/>
     <w:rsid w:val="008A1097"/>
-    <w:rsid w:val="008B1163"/>
     <w:rsid w:val="008B179E"/>
     <w:rsid w:val="008B2184"/>
     <w:rsid w:val="008B78E3"/>
     <w:rsid w:val="008C3262"/>
     <w:rsid w:val="008C37F6"/>
     <w:rsid w:val="008D3682"/>
     <w:rsid w:val="008D5BDD"/>
     <w:rsid w:val="008E2A90"/>
     <w:rsid w:val="008E4E62"/>
     <w:rsid w:val="008E4F43"/>
     <w:rsid w:val="008F15F7"/>
     <w:rsid w:val="008F1801"/>
     <w:rsid w:val="008F52AC"/>
     <w:rsid w:val="008F71FD"/>
     <w:rsid w:val="00902360"/>
     <w:rsid w:val="009027D0"/>
     <w:rsid w:val="00903D09"/>
     <w:rsid w:val="009050E6"/>
+    <w:rsid w:val="00913200"/>
     <w:rsid w:val="009139E1"/>
     <w:rsid w:val="009232FD"/>
     <w:rsid w:val="00932C1D"/>
     <w:rsid w:val="00934307"/>
     <w:rsid w:val="009606F7"/>
     <w:rsid w:val="0097077E"/>
     <w:rsid w:val="00974E64"/>
     <w:rsid w:val="0097695F"/>
     <w:rsid w:val="00977433"/>
     <w:rsid w:val="00977B9E"/>
     <w:rsid w:val="009807A7"/>
     <w:rsid w:val="00982872"/>
     <w:rsid w:val="00982A2A"/>
     <w:rsid w:val="009832EE"/>
     <w:rsid w:val="00985EE7"/>
     <w:rsid w:val="00992F43"/>
     <w:rsid w:val="00996338"/>
     <w:rsid w:val="009A0083"/>
     <w:rsid w:val="009A01AC"/>
     <w:rsid w:val="009A1829"/>
     <w:rsid w:val="009A2510"/>
     <w:rsid w:val="009A4A7C"/>
     <w:rsid w:val="009A4CE1"/>
     <w:rsid w:val="009A5013"/>
     <w:rsid w:val="009A65DA"/>
@@ -35333,62 +35338,62 @@
     <w:rsid w:val="009E7F43"/>
     <w:rsid w:val="00A14C49"/>
     <w:rsid w:val="00A16BC1"/>
     <w:rsid w:val="00A22D9D"/>
     <w:rsid w:val="00A2352B"/>
     <w:rsid w:val="00A37DD4"/>
     <w:rsid w:val="00A40CF6"/>
     <w:rsid w:val="00A43B0B"/>
     <w:rsid w:val="00A530C9"/>
     <w:rsid w:val="00A55721"/>
     <w:rsid w:val="00A628AB"/>
     <w:rsid w:val="00A709BD"/>
     <w:rsid w:val="00A7308C"/>
     <w:rsid w:val="00A80851"/>
     <w:rsid w:val="00A81122"/>
     <w:rsid w:val="00A81EAD"/>
     <w:rsid w:val="00A8325B"/>
     <w:rsid w:val="00A90842"/>
     <w:rsid w:val="00A91609"/>
     <w:rsid w:val="00A920F4"/>
     <w:rsid w:val="00A93D2A"/>
     <w:rsid w:val="00A96E3B"/>
     <w:rsid w:val="00A9748D"/>
     <w:rsid w:val="00A97590"/>
     <w:rsid w:val="00AA454F"/>
+    <w:rsid w:val="00AA5935"/>
     <w:rsid w:val="00AA783D"/>
     <w:rsid w:val="00AB06A6"/>
     <w:rsid w:val="00AB3754"/>
     <w:rsid w:val="00AC05AD"/>
     <w:rsid w:val="00AC2E56"/>
     <w:rsid w:val="00AD051B"/>
     <w:rsid w:val="00AD2698"/>
     <w:rsid w:val="00AD6CF1"/>
     <w:rsid w:val="00AE3073"/>
     <w:rsid w:val="00AE40C6"/>
     <w:rsid w:val="00AE4FFF"/>
-    <w:rsid w:val="00AE7634"/>
     <w:rsid w:val="00AF6743"/>
     <w:rsid w:val="00AF7FAD"/>
     <w:rsid w:val="00B03AF0"/>
     <w:rsid w:val="00B06208"/>
     <w:rsid w:val="00B06291"/>
     <w:rsid w:val="00B07716"/>
     <w:rsid w:val="00B1079E"/>
     <w:rsid w:val="00B17658"/>
     <w:rsid w:val="00B2103A"/>
     <w:rsid w:val="00B232CC"/>
     <w:rsid w:val="00B24892"/>
     <w:rsid w:val="00B32B47"/>
     <w:rsid w:val="00B33A2E"/>
     <w:rsid w:val="00B33D9A"/>
     <w:rsid w:val="00B45370"/>
     <w:rsid w:val="00B57B73"/>
     <w:rsid w:val="00B6062B"/>
     <w:rsid w:val="00B630A5"/>
     <w:rsid w:val="00B6572C"/>
     <w:rsid w:val="00B66B01"/>
     <w:rsid w:val="00B66CAF"/>
     <w:rsid w:val="00B759A1"/>
     <w:rsid w:val="00B770DB"/>
     <w:rsid w:val="00B817B9"/>
     <w:rsid w:val="00B90019"/>
@@ -35498,50 +35503,51 @@
     <w:rsid w:val="00E01D56"/>
     <w:rsid w:val="00E04C42"/>
     <w:rsid w:val="00E11429"/>
     <w:rsid w:val="00E15E3E"/>
     <w:rsid w:val="00E20AF8"/>
     <w:rsid w:val="00E2604C"/>
     <w:rsid w:val="00E32232"/>
     <w:rsid w:val="00E3285F"/>
     <w:rsid w:val="00E33B61"/>
     <w:rsid w:val="00E46586"/>
     <w:rsid w:val="00E46BD3"/>
     <w:rsid w:val="00E4704F"/>
     <w:rsid w:val="00E47D01"/>
     <w:rsid w:val="00E504D8"/>
     <w:rsid w:val="00E64D23"/>
     <w:rsid w:val="00E65473"/>
     <w:rsid w:val="00E66677"/>
     <w:rsid w:val="00E71B86"/>
     <w:rsid w:val="00E753CB"/>
     <w:rsid w:val="00E86BEE"/>
     <w:rsid w:val="00E86CB3"/>
     <w:rsid w:val="00E87C7D"/>
     <w:rsid w:val="00E908E5"/>
     <w:rsid w:val="00EA0643"/>
     <w:rsid w:val="00EA1643"/>
+    <w:rsid w:val="00EA5F92"/>
     <w:rsid w:val="00EB0E42"/>
     <w:rsid w:val="00EB38EC"/>
     <w:rsid w:val="00EB76E9"/>
     <w:rsid w:val="00EC4E41"/>
     <w:rsid w:val="00EC624B"/>
     <w:rsid w:val="00EC655B"/>
     <w:rsid w:val="00ED33CD"/>
     <w:rsid w:val="00ED3587"/>
     <w:rsid w:val="00EE03DC"/>
     <w:rsid w:val="00EE4301"/>
     <w:rsid w:val="00EE4D2C"/>
     <w:rsid w:val="00EF1226"/>
     <w:rsid w:val="00F02077"/>
     <w:rsid w:val="00F05B07"/>
     <w:rsid w:val="00F116F5"/>
     <w:rsid w:val="00F21473"/>
     <w:rsid w:val="00F22BCD"/>
     <w:rsid w:val="00F237B9"/>
     <w:rsid w:val="00F318CF"/>
     <w:rsid w:val="00F4393D"/>
     <w:rsid w:val="00F44B79"/>
     <w:rsid w:val="00F45235"/>
     <w:rsid w:val="00F469B3"/>
     <w:rsid w:val="00F47A6A"/>
     <w:rsid w:val="00F500D8"/>
@@ -35992,51 +35998,50 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C004FE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="2">
     <w:name w:val="本文 2 (文字)"/>
@@ -36844,77 +36849,77 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\CHICAGO.XSL" StyleName="Chicago"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E667837-7854-4CF7-9CA3-94A1833B2F0B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>20</Pages>
-  <Words>2643</Words>
-  <Characters>15068</Characters>
+  <Words>8461</Words>
+  <Characters>9055</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>125</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>452</Lines>
+  <Paragraphs>673</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>■ 2010年度開始の家庭医療後期研修プログラムについて</vt:lpstr>
       <vt:lpstr>■ 2010年度開始の家庭医療後期研修プログラムについて</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17676</CharactersWithSpaces>
+  <CharactersWithSpaces>16843</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>■ 2010年度開始の家庭医療後期研修プログラムについて</dc:title>
   <dc:subject/>
   <dc:creator>Shoji YOKOYA</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>