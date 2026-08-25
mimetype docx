--- v0 (2025-10-13)
+++ v1 (2026-08-25)
@@ -4,33434 +4,35678 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0366C9AA" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="005773A6">
+    <w:p w14:paraId="0366C9AA" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="005773A6">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00813248">
+      <w:r w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>一般社団法人日本プライマリ･ケア連合学会認定</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19534305" w14:textId="22CDE12D" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="005773A6">
+    <w:p w14:paraId="19534305" w14:textId="22CDE12D" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="005773A6">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00813248">
+      <w:r w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>家庭医療専門研修プログ</w:t>
+        <w:t>家庭医療専門研修プログラム認定</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C94CF8">
+      <w:r w:rsidR="005852F3" w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>更新申請書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3EDC80" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="005773A6">
+    <w:p w14:paraId="2A3EDC80" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="005773A6">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00813248">
+      <w:r w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>（新制度に基づく家庭医療専門研修プログラムの認定に関する細則に準拠したもの）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F371E8F" w14:textId="3A8F7001" w:rsidR="0018632D" w:rsidRPr="00813248" w:rsidRDefault="0018632D" w:rsidP="008668DC">
+    <w:p w14:paraId="1F371E8F" w14:textId="3A8F7001" w:rsidR="0018632D" w:rsidRPr="000B5234" w:rsidRDefault="0018632D" w:rsidP="008668DC">
       <w:pPr>
         <w:ind w:right="118"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AE1143D" w14:textId="77777777" w:rsidR="009A01AC" w:rsidRPr="00813248" w:rsidRDefault="009A01AC" w:rsidP="0018632D">
+    <w:p w14:paraId="1AE1143D" w14:textId="77777777" w:rsidR="009A01AC" w:rsidRPr="000B5234" w:rsidRDefault="009A01AC" w:rsidP="0018632D">
       <w:pPr>
         <w:ind w:right="118"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E464430" w14:textId="38F3A019" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="005773A6">
+    <w:p w14:paraId="6E464430" w14:textId="38F3A019" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="005773A6">
       <w:pPr>
         <w:ind w:right="118"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18B2E857" w14:textId="3923981C" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="005773A6">
+    <w:p w14:paraId="18B2E857" w14:textId="3923981C" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="005773A6">
       <w:pPr>
         <w:ind w:right="118"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00813248">
+      <w:r w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>年　　月　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="228811AC" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="005773A6">
+    <w:p w14:paraId="228811AC" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="005773A6">
       <w:pPr>
         <w:ind w:right="118"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="591AB293" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="005773A6">
+    <w:p w14:paraId="591AB293" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="005773A6">
       <w:pPr>
         <w:ind w:right="958"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00813248">
+      <w:r w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>一般社団法人日本プライマリ･ケア連合学会</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="704188FE" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="005773A6">
+    <w:p w14:paraId="704188FE" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="005773A6">
       <w:pPr>
         <w:ind w:right="840"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00813248">
+      <w:r w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>理　事　長 　殿</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D315F14" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="005773A6">
+    <w:p w14:paraId="1D315F14" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="005773A6">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A193DD6" w14:textId="13385FD7" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="005773A6">
+    <w:p w14:paraId="0A193DD6" w14:textId="13385FD7" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="005773A6">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00813248">
+      <w:r w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>以下の記載内容にて，家庭医療専門研修プログラムの</w:t>
       </w:r>
-      <w:r w:rsidR="004F0026" w:rsidRPr="00813248">
+      <w:r w:rsidR="004F0026" w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>更新</w:t>
       </w:r>
-      <w:r w:rsidRPr="00813248">
+      <w:r w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を認めて頂きますよう申請いたします．</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0565FDBB" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="005773A6">
+    <w:p w14:paraId="0565FDBB" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="005773A6">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a6"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="4757" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2753"/>
         <w:gridCol w:w="2242"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F6600" w:rsidRPr="00813248" w14:paraId="36237CAB" w14:textId="77777777" w:rsidTr="005773A6">
+      <w:tr w:rsidR="000F6600" w:rsidRPr="000B5234" w14:paraId="36237CAB" w14:textId="77777777" w:rsidTr="005773A6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34C3B13F" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="34C3B13F" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="184"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>プログラム責任者名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52738E36" w14:textId="61536120" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="52738E36" w14:textId="61536120" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A7277CD" w14:textId="77777777" w:rsidR="000F6600" w:rsidRDefault="000F6600" w:rsidP="005773A6">
+    <w:p w14:paraId="0A7277CD" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="005773A6">
       <w:pPr>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="571D2473" w14:textId="2D6156FC" w:rsidR="00F8128B" w:rsidRDefault="00F753A8" w:rsidP="005773A6">
+    <w:p w14:paraId="571D2473" w14:textId="2D6156FC" w:rsidR="00F8128B" w:rsidRPr="000B5234" w:rsidRDefault="00F753A8" w:rsidP="005773A6">
       <w:pPr>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F753A8">
+      <w:r w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>＊</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F753A8">
+      <w:r w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Word</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F753A8">
+      <w:r w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ファイルをメール添付で提出して下さい。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318E651B" w14:textId="77777777" w:rsidR="00F8128B" w:rsidRPr="00813248" w:rsidRDefault="00F8128B" w:rsidP="005773A6">
+    <w:p w14:paraId="318E651B" w14:textId="77777777" w:rsidR="00F8128B" w:rsidRPr="000B5234" w:rsidRDefault="00F8128B" w:rsidP="005773A6">
       <w:pPr>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9820" w:type="dxa"/>
         <w:tblInd w:w="-15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1876"/>
         <w:gridCol w:w="228"/>
         <w:gridCol w:w="2238"/>
         <w:gridCol w:w="796"/>
         <w:gridCol w:w="412"/>
         <w:gridCol w:w="200"/>
         <w:gridCol w:w="1416"/>
         <w:gridCol w:w="738"/>
         <w:gridCol w:w="1916"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="057CD316" w14:textId="77777777" w:rsidTr="005773A6">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="057CD316" w14:textId="77777777" w:rsidTr="005773A6">
         <w:trPr>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7904" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="646AB87B" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="646AB87B" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>１．プログラム名称　※必ず正式な名称を記載して下さい</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1916" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D342BAF" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="6D342BAF" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>認定番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="6E9C89F7" w14:textId="77777777" w:rsidTr="005773A6">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="6E9C89F7" w14:textId="77777777" w:rsidTr="005773A6">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="392"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7904" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20BAA5DF" w14:textId="1F28FABF" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="20BAA5DF" w14:textId="1F28FABF" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1916" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="337A1C4D" w14:textId="6B0E503C" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="337A1C4D" w14:textId="6B0E503C" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>第  　　-　　 号</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="07A9C3B8" w14:textId="77777777" w:rsidTr="005773A6">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="07A9C3B8" w14:textId="77777777" w:rsidTr="005773A6">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9820" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0665BA53" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="0665BA53" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>２．プログラム責任者</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="16627978" w14:textId="77777777" w:rsidTr="005773A6">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="16627978" w14:textId="77777777" w:rsidTr="005773A6">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1876" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="99" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="113" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16C61ADA" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="16C61ADA" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>氏名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4900C8BA" w14:textId="5A286843" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="4900C8BA" w14:textId="5A286843" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E2175DD" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="3E2175DD" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>所属・役職</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4270" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24B38783" w14:textId="5B34C07C" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="24B38783" w14:textId="5B34C07C" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="793798AB" w14:textId="77777777" w:rsidTr="000F6600">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="793798AB" w14:textId="77777777" w:rsidTr="000F6600">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1876" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="99" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="113" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5ADAB201" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="5ADAB201" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>住所</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7944" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12EBC029" w14:textId="591309ED" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="12EBC029" w14:textId="591309ED" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="3AD16E02" w14:textId="77777777" w:rsidTr="005773A6">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="3AD16E02" w14:textId="77777777" w:rsidTr="005773A6">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1876" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="99" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="113" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64E8C5AA" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="64E8C5AA" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>連絡先</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7944" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50F3FA2D" w14:textId="163DA6EB" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="50F3FA2D" w14:textId="163DA6EB" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">電話　　　　　　　　　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">E-mail </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="0902266D" w14:textId="77777777" w:rsidTr="005773A6">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="0902266D" w14:textId="77777777" w:rsidTr="005773A6">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="426"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1876" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="99" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="113" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F761E84" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="0F761E84" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>連絡担当者氏名</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="417D74FC" w14:textId="2D1260B0" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="417D74FC" w14:textId="2D1260B0" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04FDC8E2" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="04FDC8E2" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>役職</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2028" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="171037B5" w14:textId="5D6D4D23" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="171037B5" w14:textId="5D6D4D23" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2654" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6435D7AB" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="6435D7AB" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="66" w:left="139" w:firstLineChars="1" w:firstLine="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>※プログラム責任者と別に連絡</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="009FAED1" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="009FAED1" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="66" w:left="139" w:firstLineChars="101" w:firstLine="154"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>担当者がいる場合のみ記載</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="71C75FFC" w14:textId="77777777" w:rsidTr="005773A6">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="71C75FFC" w14:textId="77777777" w:rsidTr="005773A6">
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1876" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="99" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="113" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3288D44E" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="3288D44E" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>連絡担当者連絡先</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7944" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="464575DC" w14:textId="33D23708" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="464575DC" w14:textId="33D23708" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>電話</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="697610BE" w14:textId="77777777" w:rsidTr="005773A6">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="697610BE" w14:textId="77777777" w:rsidTr="005773A6">
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9820" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="99" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="113" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08BA2DA7" w14:textId="1942F0F2" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="08BA2DA7" w14:textId="1942F0F2" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>３．変更箇所の一覧（行が足りないときは適宜行を挿入してください）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="7F5EE724" w14:textId="77777777" w:rsidTr="005773A6">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="7F5EE724" w14:textId="77777777" w:rsidTr="005773A6">
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="99" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="113" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="716D4840" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="716D4840" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="20" w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>項目番号・項目名</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0879A96D" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="0879A96D" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="20" w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（例：</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>４．</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>研修期間）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3646" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E657CE9" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="3E657CE9" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>変更前</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4070" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5675C6F7" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="5675C6F7" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>変更後</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="3AB7C149" w14:textId="77777777" w:rsidTr="005773A6">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="3AB7C149" w14:textId="77777777" w:rsidTr="005773A6">
         <w:trPr>
           <w:trHeight w:val="1255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="99" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="113" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14B3646C" w14:textId="641FF2A4" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="14B3646C" w14:textId="641FF2A4" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3646" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41204FE3" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="41204FE3" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4070" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CB8DB09" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="5CB8DB09" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="14237B49" w14:textId="77777777" w:rsidTr="005773A6">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="14237B49" w14:textId="77777777" w:rsidTr="005773A6">
         <w:trPr>
           <w:trHeight w:val="1255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="99" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="113" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C481410" w14:textId="38AC6847" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="3C481410" w14:textId="38AC6847" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3646" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="343673EB" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="343673EB" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4070" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AAA58F5" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="1AAA58F5" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="74ADA940" w14:textId="77777777" w:rsidTr="005773A6">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="74ADA940" w14:textId="77777777" w:rsidTr="005773A6">
         <w:trPr>
           <w:trHeight w:val="1255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="99" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="113" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="303D4F8D" w14:textId="49293872" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="303D4F8D" w14:textId="49293872" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3646" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B219842" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="3B219842" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4070" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12DAF31F" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="12DAF31F" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="038A04C1" w14:textId="77777777" w:rsidTr="005773A6">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="038A04C1" w14:textId="77777777" w:rsidTr="005773A6">
         <w:trPr>
           <w:trHeight w:val="1255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="99" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="113" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4542F6E8" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="4542F6E8" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3646" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35070975" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="35070975" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4070" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A02ABE9" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="6A02ABE9" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="51AE5CB0" w14:textId="77777777" w:rsidTr="005773A6">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="51AE5CB0" w14:textId="77777777" w:rsidTr="005773A6">
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9820" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="99" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="113" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60E5244C" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+          <w:p w14:paraId="60E5244C" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>以下，プログラム認定申請書の内容を変更のない項目はそのまま、</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>変更内容は赤字で</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>記載してください。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2926A70D" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="005773A6">
+    <w:p w14:paraId="2926A70D" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="005773A6">
       <w:pPr>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AE372C4" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="00813248" w:rsidRDefault="000F6600" w:rsidP="000F6600">
+    <w:p w14:paraId="4AE372C4" w14:textId="77777777" w:rsidR="000F6600" w:rsidRPr="000B5234" w:rsidRDefault="000F6600" w:rsidP="000F6600">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00813248">
+      <w:r w:rsidRPr="000B5234">
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="-15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9781"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="206ED67F" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="206ED67F" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="282B4E7D" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="00813248" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
+          <w:p w14:paraId="282B4E7D" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="000B5234" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>１．名称（他のプログラムと容易に区別できること）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="2328EE6A" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="2328EE6A" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57278BBE" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="00813248" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
+          <w:p w14:paraId="57278BBE" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="000B5234" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="744F0BAE" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="00813248" w:rsidRDefault="002A4BDF" w:rsidP="00BE35DC">
+    <w:p w14:paraId="744F0BAE" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="000B5234" w:rsidRDefault="002A4BDF" w:rsidP="00BE35DC">
       <w:pPr>
         <w:ind w:firstLineChars="3100" w:firstLine="5580"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="-15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2382"/>
         <w:gridCol w:w="3033"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2807"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="27A85A52" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="27A85A52" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="178014BD" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="00813248" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
+          <w:p w14:paraId="178014BD" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="000B5234" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>２．プログラム責任者</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="09648B6A" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="09648B6A" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:right w:w="113" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="009DD675" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="00813248" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
+          <w:p w14:paraId="009DD675" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="000B5234" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>氏名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4238F1BD" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="00813248" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
+          <w:p w14:paraId="4238F1BD" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="000B5234" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D9EB216" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="00813248" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
+          <w:p w14:paraId="1D9EB216" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="000B5234" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導医認定番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C22AD70" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="00813248" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
+          <w:p w14:paraId="6C22AD70" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="000B5234" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="5362F243" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="5362F243" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:right w:w="113" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7145205F" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="00813248" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
+          <w:p w14:paraId="7145205F" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="000B5234" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>所属・役職</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7399" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03F7C591" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="00813248" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
+          <w:p w14:paraId="03F7C591" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="000B5234" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="722FDC33" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="722FDC33" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:val="922"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:right w:w="113" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="15F4E316" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="00813248" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
+          <w:p w14:paraId="15F4E316" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="000B5234" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>所在地・連絡先</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7399" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EB8884C" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="00813248" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
+          <w:p w14:paraId="6EB8884C" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="000B5234" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>住所</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　〒</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3851CC7D" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="00813248" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
+          <w:p w14:paraId="3851CC7D" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="000B5234" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>電話</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　</w:t>
             </w:r>
-            <w:r w:rsidR="001E3D2B" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="001E3D2B" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
-            <w:r w:rsidR="001E3D2B" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="001E3D2B" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>FAX</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="351E9B12" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="00813248" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
+          <w:p w14:paraId="351E9B12" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="000B5234" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">E-mail  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="75BD9E98" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="75BD9E98" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:right w:w="113" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="311F887D" w14:textId="77777777" w:rsidR="008669C5" w:rsidRPr="00813248" w:rsidRDefault="008669C5" w:rsidP="00BE797F">
+          <w:p w14:paraId="311F887D" w14:textId="77777777" w:rsidR="008669C5" w:rsidRPr="000B5234" w:rsidRDefault="008669C5" w:rsidP="00BE797F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>連絡担当者氏名</w:t>
             </w:r>
-            <w:r w:rsidR="006E2BC5" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="006E2BC5" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>・役職</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7399" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21C3F5E9" w14:textId="77777777" w:rsidR="008669C5" w:rsidRPr="00813248" w:rsidRDefault="008669C5" w:rsidP="009A65DA">
+          <w:p w14:paraId="21C3F5E9" w14:textId="77777777" w:rsidR="008669C5" w:rsidRPr="000B5234" w:rsidRDefault="008669C5" w:rsidP="009A65DA">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="100" w:left="229" w:hangingChars="11" w:hanging="19"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="26693651" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="26693651" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:right w:w="113" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="067A1AD8" w14:textId="6B3B5E00" w:rsidR="002A4BDF" w:rsidRPr="00813248" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
+          <w:p w14:paraId="067A1AD8" w14:textId="6B3B5E00" w:rsidR="002A4BDF" w:rsidRPr="000B5234" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>連絡先</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7399" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15647A0F" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="00813248" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
+          <w:p w14:paraId="15647A0F" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="000B5234" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>電話</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　</w:t>
             </w:r>
-            <w:r w:rsidR="001E3D2B" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="001E3D2B" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>FAX</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AAB3DA8" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="00813248" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
+          <w:p w14:paraId="4AAB3DA8" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="000B5234" w:rsidRDefault="002A4BDF" w:rsidP="00BE797F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">E-mail  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2D558490" w14:textId="7C30A634" w:rsidR="00A96E3B" w:rsidRPr="00813248" w:rsidRDefault="006E2BC5" w:rsidP="008669C5">
+    <w:p w14:paraId="2D558490" w14:textId="7C30A634" w:rsidR="00A96E3B" w:rsidRPr="000B5234" w:rsidRDefault="006E2BC5" w:rsidP="008669C5">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="147" w:hangingChars="111" w:hanging="147"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00813248">
+      <w:r w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
-      <w:r w:rsidR="008669C5" w:rsidRPr="00813248">
+      <w:r w:rsidR="008669C5" w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>プログラム責任者と別に連絡担当者がいる場合にのみ記載</w:t>
       </w:r>
-      <w:r w:rsidR="00A16BC1" w:rsidRPr="00813248">
+      <w:r w:rsidR="00A16BC1" w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:r w:rsidR="00A628AB" w:rsidRPr="00813248">
+      <w:r w:rsidR="00A628AB" w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>プログラム認定において</w:t>
       </w:r>
-      <w:r w:rsidR="00270F5A" w:rsidRPr="00813248">
+      <w:r w:rsidR="00270F5A" w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>疑義</w:t>
       </w:r>
-      <w:r w:rsidR="00A16BC1" w:rsidRPr="00813248">
+      <w:r w:rsidR="00A16BC1" w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>が生じたとき、学会側から</w:t>
       </w:r>
-      <w:r w:rsidR="00A628AB" w:rsidRPr="00813248">
+      <w:r w:rsidR="00A628AB" w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>担当者か</w:t>
       </w:r>
-      <w:r w:rsidR="00270F5A" w:rsidRPr="00813248">
+      <w:r w:rsidR="00270F5A" w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>責任者に連絡することがあ</w:t>
       </w:r>
-      <w:r w:rsidR="00A16BC1" w:rsidRPr="00813248">
+      <w:r w:rsidR="00A16BC1" w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>る。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A822773" w14:textId="4E30470F" w:rsidR="000A29D7" w:rsidRPr="00813248" w:rsidRDefault="000A29D7" w:rsidP="00BE35DC">
+    <w:p w14:paraId="5A822773" w14:textId="4E30470F" w:rsidR="000A29D7" w:rsidRPr="000B5234" w:rsidRDefault="000A29D7" w:rsidP="00BE35DC">
       <w:pPr>
         <w:ind w:firstLineChars="3100" w:firstLine="5580"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="-15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9781"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="5BDF767D" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="5BDF767D" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48115465" w14:textId="77777777" w:rsidR="00A96E3B" w:rsidRPr="00813248" w:rsidRDefault="00A96E3B" w:rsidP="00824EEE">
+          <w:p w14:paraId="48115465" w14:textId="77777777" w:rsidR="00A96E3B" w:rsidRPr="000B5234" w:rsidRDefault="00A96E3B" w:rsidP="00824EEE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>３．</w:t>
             </w:r>
-            <w:r w:rsidR="00824EEE" w:rsidRPr="00813248">
+            <w:r w:rsidR="00824EEE" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>専攻</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>医定員</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="4ED1724E" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="4ED1724E" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="515"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26D18469" w14:textId="45D2C3A5" w:rsidR="0078590B" w:rsidRPr="00813248" w:rsidRDefault="00A96E3B" w:rsidP="00704643">
+          <w:p w14:paraId="26D18469" w14:textId="45D2C3A5" w:rsidR="0078590B" w:rsidRPr="000B5234" w:rsidRDefault="00A96E3B" w:rsidP="00704643">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　1年あたり（　　）名　</w:t>
             </w:r>
-            <w:r w:rsidR="00704643" w:rsidRPr="00813248">
+            <w:r w:rsidR="00704643" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="00704643" w:rsidRPr="00813248">
+            <w:r w:rsidR="00704643" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>総定員</w:t>
             </w:r>
-            <w:r w:rsidR="00F55EE2" w:rsidRPr="00813248">
+            <w:r w:rsidR="00F55EE2" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">（　</w:t>
             </w:r>
-            <w:r w:rsidR="00704643" w:rsidRPr="00813248">
+            <w:r w:rsidR="00704643" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="00F55EE2" w:rsidRPr="00813248">
+            <w:r w:rsidR="00F55EE2" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
-            <w:r w:rsidR="000D2B60">
+            <w:r w:rsidR="000D2B60" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="541B0316" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="00813248" w:rsidRDefault="002A4BDF" w:rsidP="00BE35DC">
+    <w:p w14:paraId="541B0316" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="000B5234" w:rsidRDefault="002A4BDF" w:rsidP="00BE35DC">
       <w:pPr>
         <w:ind w:firstLineChars="3100" w:firstLine="5580"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="-15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="99" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9781"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="0C92CD74" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="0C92CD74" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B523A49" w14:textId="77777777" w:rsidR="007168E2" w:rsidRPr="00813248" w:rsidRDefault="007168E2" w:rsidP="007168E2">
+          <w:p w14:paraId="2B523A49" w14:textId="77777777" w:rsidR="007168E2" w:rsidRPr="000B5234" w:rsidRDefault="007168E2" w:rsidP="007168E2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>４．プログラムの構成</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="53EC1B4D" w14:textId="77777777" w:rsidTr="00932C1D">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="53EC1B4D" w14:textId="77777777" w:rsidTr="00932C1D">
         <w:trPr>
           <w:trHeight w:val="4557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76E080D4" w14:textId="77777777" w:rsidR="007168E2" w:rsidRPr="00813248" w:rsidRDefault="007168E2" w:rsidP="007168E2">
+          <w:p w14:paraId="76E080D4" w14:textId="77777777" w:rsidR="007168E2" w:rsidRPr="000B5234" w:rsidRDefault="007168E2" w:rsidP="007168E2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A. プログラム</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>の種別と期間</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DBB2CDE" w14:textId="77777777" w:rsidR="00663802" w:rsidRPr="00813248" w:rsidRDefault="00663802" w:rsidP="00663802">
+          <w:p w14:paraId="1DBB2CDE" w14:textId="77777777" w:rsidR="00663802" w:rsidRPr="000B5234" w:rsidRDefault="00663802" w:rsidP="00663802">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>該当するものは■に替える。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D8DFC77" w14:textId="77777777" w:rsidR="00F55EE2" w:rsidRPr="00813248" w:rsidRDefault="00F55EE2" w:rsidP="00663802">
+          <w:p w14:paraId="0D8DFC77" w14:textId="77777777" w:rsidR="00F55EE2" w:rsidRPr="000B5234" w:rsidRDefault="00F55EE2" w:rsidP="00663802">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="100" w:firstLine="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="30B51133" w14:textId="77777777" w:rsidR="00663802" w:rsidRPr="00813248" w:rsidRDefault="00663802" w:rsidP="00663802">
+          <w:p w14:paraId="30B51133" w14:textId="77777777" w:rsidR="00663802" w:rsidRPr="000B5234" w:rsidRDefault="00663802" w:rsidP="00663802">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="100" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□単独プログラム：総合診療専門医取得後に家庭医療専門研修プログラムに登録する場合</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A15A87D" w14:textId="77777777" w:rsidR="00F55EE2" w:rsidRPr="00813248" w:rsidRDefault="00F55EE2" w:rsidP="00663802">
+          <w:p w14:paraId="7A15A87D" w14:textId="77777777" w:rsidR="00F55EE2" w:rsidRPr="000B5234" w:rsidRDefault="00F55EE2" w:rsidP="00663802">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="100" w:firstLine="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="12BC5794" w14:textId="5577F101" w:rsidR="00663802" w:rsidRPr="00813248" w:rsidRDefault="00663802" w:rsidP="00F55EE2">
+          <w:p w14:paraId="12BC5794" w14:textId="5577F101" w:rsidR="00663802" w:rsidRPr="000B5234" w:rsidRDefault="00663802" w:rsidP="00F55EE2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　□連動プログラム：総合診療専門研修</w:t>
             </w:r>
-            <w:r w:rsidR="00B952D7" w:rsidRPr="00813248">
+            <w:r w:rsidR="00B952D7" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>プログラム</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>に家庭医療専門研修プログラムを組み</w:t>
             </w:r>
-            <w:r w:rsidR="00F55EE2" w:rsidRPr="00813248">
+            <w:r w:rsidR="00F55EE2" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>込</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>む場合</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B511C3E" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="00813248" w:rsidRDefault="00902360" w:rsidP="00902360">
+          <w:p w14:paraId="6B511C3E" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="000B5234" w:rsidRDefault="00902360" w:rsidP="00902360">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="100" w:firstLine="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="a6"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="321" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2976"/>
               <w:gridCol w:w="6276"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="7A84D9D3" w14:textId="77777777" w:rsidTr="00902360">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="7A84D9D3" w14:textId="77777777" w:rsidTr="00902360">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2976" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="197053ED" w14:textId="5C7EBAEB" w:rsidR="00902360" w:rsidRPr="00813248" w:rsidRDefault="00902360" w:rsidP="00902360">
+                <w:p w14:paraId="197053ED" w14:textId="5C7EBAEB" w:rsidR="00902360" w:rsidRPr="000B5234" w:rsidRDefault="00902360" w:rsidP="00902360">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>総合診療専門研修プログラム名称</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6276" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="035E81B4" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="00813248" w:rsidRDefault="00902360" w:rsidP="00902360">
+                <w:p w14:paraId="035E81B4" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="000B5234" w:rsidRDefault="00902360" w:rsidP="00902360">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="05507428" w14:textId="5D28DACB" w:rsidR="00B33A2E" w:rsidRPr="00813248" w:rsidRDefault="00B33A2E" w:rsidP="00902360">
+                <w:p w14:paraId="05507428" w14:textId="5D28DACB" w:rsidR="00B33A2E" w:rsidRPr="000B5234" w:rsidRDefault="00B33A2E" w:rsidP="00902360">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="25D3D3DA" w14:textId="77777777" w:rsidTr="00902360">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="25D3D3DA" w14:textId="77777777" w:rsidTr="00902360">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2976" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="55A575CD" w14:textId="3037DC7A" w:rsidR="00902360" w:rsidRPr="00813248" w:rsidRDefault="00902360" w:rsidP="00902360">
+                <w:p w14:paraId="55A575CD" w14:textId="3037DC7A" w:rsidR="00902360" w:rsidRPr="000B5234" w:rsidRDefault="00902360" w:rsidP="00902360">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>プログラム責任者氏名</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6276" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="680D314A" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="00813248" w:rsidRDefault="00902360" w:rsidP="00902360">
+                <w:p w14:paraId="680D314A" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="000B5234" w:rsidRDefault="00902360" w:rsidP="00902360">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="47A526F1" w14:textId="6651B803" w:rsidR="00B33A2E" w:rsidRPr="00813248" w:rsidRDefault="00B33A2E" w:rsidP="00902360">
+                <w:p w14:paraId="47A526F1" w14:textId="6651B803" w:rsidR="00B33A2E" w:rsidRPr="000B5234" w:rsidRDefault="00B33A2E" w:rsidP="00902360">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C94CF8" w:rsidRPr="00C94CF8" w14:paraId="637AADAF" w14:textId="77777777" w:rsidTr="00902360">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="637AADAF" w14:textId="77777777" w:rsidTr="00902360">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2976" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4A73260A" w14:textId="2C705C5D" w:rsidR="00902360" w:rsidRPr="00C94CF8" w:rsidRDefault="00902360" w:rsidP="00902360">
+                <w:p w14:paraId="4A73260A" w14:textId="2C705C5D" w:rsidR="00902360" w:rsidRPr="000B5234" w:rsidRDefault="00902360" w:rsidP="00902360">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C94CF8">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>基幹施設（施設名・所在地</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00C94CF8">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>）</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6276" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="28447BE5" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="00C94CF8" w:rsidRDefault="00902360" w:rsidP="00902360">
+                <w:p w14:paraId="28447BE5" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="000B5234" w:rsidRDefault="00902360" w:rsidP="00902360">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="3E87314A" w14:textId="41EC7B56" w:rsidR="00B33A2E" w:rsidRPr="00C94CF8" w:rsidRDefault="00B33A2E" w:rsidP="00902360">
+                <w:p w14:paraId="3E87314A" w14:textId="41EC7B56" w:rsidR="00B33A2E" w:rsidRPr="000B5234" w:rsidRDefault="00B33A2E" w:rsidP="00902360">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C94CF8" w:rsidRPr="00C94CF8" w14:paraId="69BBB850" w14:textId="77777777" w:rsidTr="005321A5">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="69BBB850" w14:textId="77777777" w:rsidTr="005321A5">
               <w:trPr>
                 <w:trHeight w:val="982"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2976" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5B0366C8" w14:textId="01FB252C" w:rsidR="005321A5" w:rsidRPr="00C94CF8" w:rsidRDefault="00796576" w:rsidP="00902360">
+                <w:p w14:paraId="5B0366C8" w14:textId="01FB252C" w:rsidR="005321A5" w:rsidRPr="000B5234" w:rsidRDefault="00796576" w:rsidP="00902360">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C94CF8">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>総合診療専門研修プログラムと家庭医療専門研修プログラムのプログラム責任者</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00C94CF8">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>/基幹施設が異なる場合、その理由</w:t>
                   </w:r>
-                  <w:r w:rsidR="00B6572C" w:rsidRPr="00C94CF8">
+                  <w:r w:rsidR="00B6572C" w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>。また</w:t>
                   </w:r>
-                  <w:r w:rsidR="00DD6E6D" w:rsidRPr="00C94CF8">
+                  <w:r w:rsidR="00DD6E6D" w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>双方のプログラムが密に連携する方法。</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6276" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2C8AF3E7" w14:textId="77777777" w:rsidR="005321A5" w:rsidRPr="00C94CF8" w:rsidRDefault="005321A5" w:rsidP="00902360">
+                <w:p w14:paraId="2C8AF3E7" w14:textId="77777777" w:rsidR="005321A5" w:rsidRPr="000B5234" w:rsidRDefault="005321A5" w:rsidP="00902360">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="1B1B1C34" w14:textId="77777777" w:rsidR="00F55EE2" w:rsidRPr="00813248" w:rsidRDefault="00F55EE2" w:rsidP="00663802">
+          <w:p w14:paraId="1B1B1C34" w14:textId="77777777" w:rsidR="00F55EE2" w:rsidRPr="000B5234" w:rsidRDefault="00F55EE2" w:rsidP="00663802">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="520EE7FE" w14:textId="14BEBFB1" w:rsidR="00663802" w:rsidRPr="00813248" w:rsidRDefault="00663802" w:rsidP="00663802">
+          <w:p w14:paraId="520EE7FE" w14:textId="14BEBFB1" w:rsidR="00663802" w:rsidRPr="000B5234" w:rsidRDefault="00663802" w:rsidP="00663802">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>※単独プログラムと連動プログラムは、同一施設で本様式内に両者を記載することで、同時申請可能。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20E6DE55" w14:textId="60FD0DAE" w:rsidR="00902360" w:rsidRPr="00813248" w:rsidRDefault="00663802" w:rsidP="00663802">
+          <w:p w14:paraId="20E6DE55" w14:textId="60FD0DAE" w:rsidR="00902360" w:rsidRPr="000B5234" w:rsidRDefault="00663802" w:rsidP="00663802">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>※単独プログラムは研修プログラム、研修管理、研修施設を6～8、連動プログラムはそれぞれ9～11に記載。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="05E86ABF" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="05E86ABF" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:val="1130"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23E02A32" w14:textId="491A1ACD" w:rsidR="0083522A" w:rsidRPr="00813248" w:rsidRDefault="00902360" w:rsidP="007168E2">
+          <w:p w14:paraId="23E02A32" w14:textId="491A1ACD" w:rsidR="0083522A" w:rsidRPr="000B5234" w:rsidRDefault="00902360" w:rsidP="007168E2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
-            <w:r w:rsidR="0083522A" w:rsidRPr="00813248">
+            <w:r w:rsidR="0083522A" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. 専門研修の構成（月単位の換算による）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69BF961B" w14:textId="6DA2D91F" w:rsidR="00663802" w:rsidRPr="00813248" w:rsidRDefault="00663802" w:rsidP="00663802">
+          <w:p w14:paraId="69BF961B" w14:textId="6DA2D91F" w:rsidR="00663802" w:rsidRPr="000B5234" w:rsidRDefault="00663802" w:rsidP="00663802">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>該当するプログラム</w:t>
             </w:r>
-            <w:r w:rsidR="004C4E0A" w:rsidRPr="00813248">
+            <w:r w:rsidR="004C4E0A" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>とその要件について、</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□を■に変更</w:t>
             </w:r>
-            <w:r w:rsidR="004C4E0A" w:rsidRPr="00813248">
+            <w:r w:rsidR="004C4E0A" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>する</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75EE70C2" w14:textId="77777777" w:rsidR="00663802" w:rsidRPr="00813248" w:rsidRDefault="00663802" w:rsidP="00663802">
+          <w:p w14:paraId="75EE70C2" w14:textId="77777777" w:rsidR="00663802" w:rsidRPr="000B5234" w:rsidRDefault="00663802" w:rsidP="00663802">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5768B258" w14:textId="77777777" w:rsidR="00663802" w:rsidRPr="00813248" w:rsidRDefault="00663802" w:rsidP="00663802">
+          <w:p w14:paraId="5768B258" w14:textId="77777777" w:rsidR="00663802" w:rsidRPr="000B5234" w:rsidRDefault="00663802" w:rsidP="00663802">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□単独プログラム：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3976E420" w14:textId="0CFFCD9E" w:rsidR="007126F5" w:rsidRPr="00813248" w:rsidRDefault="00663802" w:rsidP="00663802">
+          <w:p w14:paraId="3976E420" w14:textId="0CFFCD9E" w:rsidR="007126F5" w:rsidRPr="000B5234" w:rsidRDefault="00663802" w:rsidP="00663802">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="007126F5" w:rsidRPr="00813248">
+            <w:r w:rsidR="007126F5" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>家庭医療専門研修Ⅰ</w:t>
             </w:r>
-            <w:r w:rsidR="00225564" w:rsidRPr="00813248">
+            <w:r w:rsidR="00225564" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>を12か月以上、</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>家庭医療専門研修Ⅱ</w:t>
             </w:r>
-            <w:r w:rsidR="007126F5" w:rsidRPr="00813248">
+            <w:r w:rsidR="007126F5" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>を6か月以上、合計で24か月以上</w:t>
             </w:r>
-            <w:r w:rsidR="0022469E">
+            <w:r w:rsidR="0022469E" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="0022469E" w:rsidRPr="006D2A3B">
+            <w:r w:rsidR="0022469E" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>※必須要件</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CAE9133" w14:textId="45FE0F1D" w:rsidR="00663802" w:rsidRPr="00813248" w:rsidRDefault="007126F5" w:rsidP="00663802">
+          <w:p w14:paraId="0CAE9133" w14:textId="45FE0F1D" w:rsidR="00663802" w:rsidRPr="000B5234" w:rsidRDefault="007126F5" w:rsidP="00663802">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="004C4E0A" w:rsidRPr="00813248">
+            <w:r w:rsidR="004C4E0A" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00A7308C" w:rsidRPr="00813248">
+            <w:r w:rsidR="00A7308C" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>家庭医療専門研修ⅠまたはⅡにおいて、</w:t>
             </w:r>
-            <w:r w:rsidR="0097077E" w:rsidRPr="00813248">
+            <w:r w:rsidR="0097077E" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>同一施設で12か月以上連続した</w:t>
             </w:r>
-            <w:r w:rsidR="00DC29D7" w:rsidRPr="00813248">
+            <w:r w:rsidR="00DC29D7" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>研修期間を</w:t>
             </w:r>
-            <w:r w:rsidR="008370E6" w:rsidRPr="00813248">
+            <w:r w:rsidR="008370E6" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>設ける（それが困難な場合は細則第4条2を</w:t>
             </w:r>
-            <w:r w:rsidR="00D46CBC" w:rsidRPr="00813248">
+            <w:r w:rsidR="00D46CBC" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>適用する</w:t>
             </w:r>
-            <w:r w:rsidR="008370E6" w:rsidRPr="00813248">
+            <w:r w:rsidR="008370E6" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
-            <w:r w:rsidR="0022469E">
+            <w:r w:rsidR="0022469E" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="0022469E" w:rsidRPr="006D2A3B">
+            <w:r w:rsidR="0022469E" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>※必須要件</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F00E5F9" w14:textId="77777777" w:rsidR="007126F5" w:rsidRPr="00813248" w:rsidRDefault="007126F5" w:rsidP="00663802">
+          <w:p w14:paraId="6F00E5F9" w14:textId="77777777" w:rsidR="007126F5" w:rsidRPr="000B5234" w:rsidRDefault="007126F5" w:rsidP="00663802">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="200516B0" w14:textId="77777777" w:rsidR="00663802" w:rsidRPr="00813248" w:rsidRDefault="00663802" w:rsidP="00663802">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="200516B0" w14:textId="77777777" w:rsidR="00663802" w:rsidRPr="000B5234" w:rsidRDefault="00663802" w:rsidP="00663802">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E442A83" w14:textId="77777777" w:rsidR="00663802" w:rsidRPr="00813248" w:rsidRDefault="00663802" w:rsidP="00663802">
+          <w:p w14:paraId="7E442A83" w14:textId="77777777" w:rsidR="00663802" w:rsidRPr="000B5234" w:rsidRDefault="00663802" w:rsidP="00663802">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□連動プログラム：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FEF72C2" w14:textId="4A6ED729" w:rsidR="00B45370" w:rsidRPr="00813248" w:rsidRDefault="00663802" w:rsidP="00B45370">
+          <w:p w14:paraId="7FEF72C2" w14:textId="4A6ED729" w:rsidR="00B45370" w:rsidRPr="000B5234" w:rsidRDefault="00663802" w:rsidP="00B45370">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="00B45370" w:rsidRPr="00813248">
+            <w:r w:rsidR="00B45370" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□家庭医療専門研修Ⅰを12か月以上、家庭医療専門研修Ⅱを6か月以上、合計で24か月以上</w:t>
             </w:r>
-            <w:r w:rsidR="0022469E">
+            <w:r w:rsidR="0022469E" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="0022469E" w:rsidRPr="006D2A3B">
+            <w:r w:rsidR="0022469E" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>※必須要件</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="181FD5DC" w14:textId="3A9208B8" w:rsidR="00B45370" w:rsidRPr="00813248" w:rsidRDefault="00B45370" w:rsidP="00B45370">
+          <w:p w14:paraId="181FD5DC" w14:textId="3A9208B8" w:rsidR="00B45370" w:rsidRPr="000B5234" w:rsidRDefault="00B45370" w:rsidP="00B45370">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　□家庭医療専門研修ⅠまたはⅡにおいて、同一施設で12か月以上連続した研修期間を設ける（それが困難な場合は細則第4条2を適用する）</w:t>
             </w:r>
-            <w:r w:rsidR="0022469E">
+            <w:r w:rsidR="0022469E" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="0022469E" w:rsidRPr="006D2A3B">
+            <w:r w:rsidR="0022469E" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>※必須要件</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E5A3678" w14:textId="7523B1E5" w:rsidR="0083522A" w:rsidRPr="00813248" w:rsidRDefault="0083522A" w:rsidP="00663802">
+          <w:p w14:paraId="1E5A3678" w14:textId="7523B1E5" w:rsidR="0083522A" w:rsidRPr="000B5234" w:rsidRDefault="0083522A" w:rsidP="00663802">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2B346AC0" w14:textId="2F55E27D" w:rsidR="007168E2" w:rsidRPr="00813248" w:rsidRDefault="00902360" w:rsidP="00902360">
+    <w:p w14:paraId="2B346AC0" w14:textId="2F55E27D" w:rsidR="007168E2" w:rsidRPr="000B5234" w:rsidRDefault="00902360" w:rsidP="00902360">
       <w:pPr>
         <w:ind w:firstLineChars="3100" w:firstLine="5580"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00813248">
+      <w:r w:rsidRPr="000B5234">
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="-15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9781"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="67CEDD3F" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="67CEDD3F" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="697926B5" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="00813248" w:rsidRDefault="00A96E3B" w:rsidP="00BE797F">
+          <w:p w14:paraId="697926B5" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="000B5234" w:rsidRDefault="00A96E3B" w:rsidP="00BE797F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>５</w:t>
             </w:r>
-            <w:r w:rsidR="002A4BDF" w:rsidRPr="00813248">
+            <w:r w:rsidR="002A4BDF" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>．概要</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="6070059E" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="6070059E" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:val="1130"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="060A9E85" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="00813248" w:rsidRDefault="00201716" w:rsidP="00BE4180">
+          <w:p w14:paraId="060A9E85" w14:textId="77777777" w:rsidR="002A4BDF" w:rsidRPr="000B5234" w:rsidRDefault="00201716" w:rsidP="00BE4180">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A. プログラムを展開する場や医療施設の地域背景や特長</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="0D068B6F" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="0D068B6F" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:val="1132"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44946C2B" w14:textId="77777777" w:rsidR="00201716" w:rsidRPr="00813248" w:rsidRDefault="00201716" w:rsidP="00BE4180">
+          <w:p w14:paraId="44946C2B" w14:textId="77777777" w:rsidR="00201716" w:rsidRPr="000B5234" w:rsidRDefault="00201716" w:rsidP="00BE4180">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">B. </w:t>
             </w:r>
-            <w:r w:rsidR="000614BE" w:rsidRPr="00813248">
+            <w:r w:rsidR="000614BE" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>プログラムの理念</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="1594F2BB" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="1594F2BB" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F1FE4AF" w14:textId="77777777" w:rsidR="000614BE" w:rsidRPr="00813248" w:rsidRDefault="000614BE" w:rsidP="00BE4180">
+          <w:p w14:paraId="4F1FE4AF" w14:textId="77777777" w:rsidR="000614BE" w:rsidRPr="000B5234" w:rsidRDefault="000614BE" w:rsidP="00BE4180">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">C. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>全体的な研修目標</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="7C35F696" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="7C35F696" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:val="1069"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E30ABA8" w14:textId="77777777" w:rsidR="00201716" w:rsidRPr="00813248" w:rsidRDefault="000614BE" w:rsidP="00BE4180">
+          <w:p w14:paraId="0E30ABA8" w14:textId="77777777" w:rsidR="00201716" w:rsidRPr="000B5234" w:rsidRDefault="000614BE" w:rsidP="00BE4180">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidR="00201716" w:rsidRPr="00813248">
+            <w:r w:rsidR="00201716" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. 各ローテーション先で学べる内容や特色</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="231FEB08" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="231FEB08" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:val="927"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D41DF4A" w14:textId="77777777" w:rsidR="00201716" w:rsidRPr="00813248" w:rsidRDefault="000614BE" w:rsidP="00BE4180">
+          <w:p w14:paraId="3D41DF4A" w14:textId="77777777" w:rsidR="00201716" w:rsidRPr="000B5234" w:rsidRDefault="000614BE" w:rsidP="00BE4180">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
-            <w:r w:rsidR="00201716" w:rsidRPr="00813248">
+            <w:r w:rsidR="00201716" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. 指導体制に関する特長</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="7CF982CF" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="7CF982CF" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:val="1110"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A8860E2" w14:textId="77777777" w:rsidR="0071692D" w:rsidRPr="00813248" w:rsidRDefault="000614BE" w:rsidP="0071692D">
+          <w:p w14:paraId="1A8860E2" w14:textId="77777777" w:rsidR="0071692D" w:rsidRPr="000B5234" w:rsidRDefault="000614BE" w:rsidP="0071692D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
-            <w:r w:rsidR="0071692D" w:rsidRPr="00813248">
+            <w:r w:rsidR="0071692D" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. 医療専門職、保健・福祉専門職の協力を得る方法</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="533820EE" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="533820EE" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:val="1126"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B1C2EB2" w14:textId="77777777" w:rsidR="0071692D" w:rsidRPr="00813248" w:rsidRDefault="000614BE" w:rsidP="009A65DA">
+          <w:p w14:paraId="0B1C2EB2" w14:textId="77777777" w:rsidR="0071692D" w:rsidRPr="000B5234" w:rsidRDefault="000614BE" w:rsidP="009A65DA">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
-            <w:r w:rsidR="0071692D" w:rsidRPr="00813248">
+            <w:r w:rsidR="0071692D" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="0071692D" w:rsidRPr="00813248">
+            <w:r w:rsidR="0071692D" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>地域の住民、医療機関の利用者などの協力を得る方法</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="122AE781" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="122AE781" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:val="1342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B542221" w14:textId="77777777" w:rsidR="00663802" w:rsidRPr="00813248" w:rsidRDefault="00663802" w:rsidP="00663802">
+          <w:p w14:paraId="2B542221" w14:textId="77777777" w:rsidR="00663802" w:rsidRPr="000B5234" w:rsidRDefault="00663802" w:rsidP="00663802">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. その他</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55AE1365" w14:textId="77777777" w:rsidR="00663802" w:rsidRPr="00813248" w:rsidRDefault="00663802" w:rsidP="00663802">
+          <w:p w14:paraId="55AE1365" w14:textId="77777777" w:rsidR="00663802" w:rsidRPr="000B5234" w:rsidRDefault="00663802" w:rsidP="00663802">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1300033A" w14:textId="77777777" w:rsidR="007C05DC" w:rsidRPr="00813248" w:rsidRDefault="007C05DC"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00813248">
+    <w:p w14:paraId="1300033A" w14:textId="77777777" w:rsidR="007C05DC" w:rsidRPr="000B5234" w:rsidRDefault="007C05DC">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="028886DD" w14:textId="77777777" w:rsidR="007168E2" w:rsidRPr="000B5234" w:rsidRDefault="007168E2">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5234">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="1-1"/>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="-15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9781"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="0B305F4B" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="0B305F4B" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4AAA8801" w14:textId="77777777" w:rsidR="00C94186" w:rsidRPr="00813248" w:rsidRDefault="00C94186" w:rsidP="000105AC">
+          <w:p w14:paraId="4AAA8801" w14:textId="77777777" w:rsidR="00C94186" w:rsidRPr="000B5234" w:rsidRDefault="00C94186" w:rsidP="000105AC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidR="00704643" w:rsidRPr="00813248">
+            <w:r w:rsidR="00704643" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>６．</w:t>
             </w:r>
-            <w:r w:rsidR="001B6D4D" w:rsidRPr="00813248">
+            <w:r w:rsidR="001B6D4D" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>単独プログラム：</w:t>
             </w:r>
-            <w:r w:rsidR="00704643" w:rsidRPr="00813248">
+            <w:r w:rsidR="00704643" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>研修</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>プログラム</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="2A155760" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="2A155760" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:val="595"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BF865BB" w14:textId="6FA75DF3" w:rsidR="007C05DC" w:rsidRPr="00813248" w:rsidRDefault="0071681D" w:rsidP="003C70DC">
+          <w:p w14:paraId="0BF865BB" w14:textId="6FA75DF3" w:rsidR="007C05DC" w:rsidRPr="000B5234" w:rsidRDefault="0071681D" w:rsidP="003C70DC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="007C05DC" w:rsidRPr="00813248">
+            <w:r w:rsidR="007C05DC" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. 経験目標（臨床）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53637892" w14:textId="77777777" w:rsidR="007C05DC" w:rsidRPr="00813248" w:rsidRDefault="007C05DC" w:rsidP="007C05DC">
+          <w:p w14:paraId="53637892" w14:textId="77777777" w:rsidR="007C05DC" w:rsidRPr="000B5234" w:rsidRDefault="007C05DC" w:rsidP="007C05DC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>別紙（エクセルの様式）に記載。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="61B67124" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="61B67124" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:val="1519"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FC5CBA7" w14:textId="6CB50076" w:rsidR="003426D6" w:rsidRPr="00813248" w:rsidRDefault="0071681D" w:rsidP="003426D6">
+          <w:p w14:paraId="0FC5CBA7" w14:textId="6CB50076" w:rsidR="003426D6" w:rsidRPr="000B5234" w:rsidRDefault="0071681D" w:rsidP="003426D6">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
-            <w:r w:rsidR="002E021A" w:rsidRPr="00813248">
+            <w:r w:rsidR="002E021A" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="003426D6" w:rsidRPr="00813248">
+            <w:r w:rsidR="003426D6" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>経験目標（研究）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32228DFA" w14:textId="03B50EC8" w:rsidR="003426D6" w:rsidRPr="00C94CF8" w:rsidRDefault="003C70DC" w:rsidP="003426D6">
+          <w:p w14:paraId="32228DFA" w14:textId="03B50EC8" w:rsidR="003426D6" w:rsidRPr="000B5234" w:rsidRDefault="003C70DC" w:rsidP="003426D6">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C94CF8">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>次のいずれかの実績を条件とする。</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>基準を満たす場合、□を■に変更する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45BE1F4B" w14:textId="77777777" w:rsidR="007D76D7" w:rsidRPr="00C94CF8" w:rsidRDefault="007D76D7" w:rsidP="007D76D7">
+          <w:p w14:paraId="45BE1F4B" w14:textId="77777777" w:rsidR="007D76D7" w:rsidRPr="000B5234" w:rsidRDefault="007D76D7" w:rsidP="007D76D7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:ind w:firstLineChars="100" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C94CF8">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>①</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>論文：家庭医療に関連する領域の学術雑誌（商業誌を含む）に筆頭著者として掲載された、原著、症例報告または総説・解説を</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1編以上。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29C3507F" w14:textId="77777777" w:rsidR="007D76D7" w:rsidRPr="00C94CF8" w:rsidRDefault="007D76D7" w:rsidP="007D76D7">
+          <w:p w14:paraId="29C3507F" w14:textId="77777777" w:rsidR="007D76D7" w:rsidRPr="000B5234" w:rsidRDefault="007D76D7" w:rsidP="007D76D7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:ind w:firstLineChars="100" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C94CF8">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>②</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>著書：家庭医療に関連する単著または筆頭著者での分担執筆を</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1編以上。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20557D4A" w14:textId="0D175E4A" w:rsidR="007D76D7" w:rsidRPr="00C94CF8" w:rsidRDefault="007D76D7" w:rsidP="007D76D7">
+          <w:p w14:paraId="20557D4A" w14:textId="0D175E4A" w:rsidR="007D76D7" w:rsidRPr="000B5234" w:rsidRDefault="007D76D7" w:rsidP="007D76D7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:ind w:firstLineChars="100" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C94CF8">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>③</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>学会発表：学術集会において、筆頭演者として家庭医療に関連する内容の発表を</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>つ以上。ただし、院内発表会</w:t>
             </w:r>
-            <w:r w:rsidR="000F0F9F" w:rsidRPr="00C94CF8">
+            <w:r w:rsidR="000F0F9F" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>・ポートフォリオ発表会</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>等を除く。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F03D95C" w14:textId="77777777" w:rsidR="003426D6" w:rsidRPr="00813248" w:rsidRDefault="003426D6" w:rsidP="005C00B3">
+          <w:p w14:paraId="4F03D95C" w14:textId="77777777" w:rsidR="003426D6" w:rsidRPr="000B5234" w:rsidRDefault="003426D6" w:rsidP="005C00B3">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□上記が実施できるような指導体制、準備期間、支援が準備できる。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="516C6D8C" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="516C6D8C" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:val="812"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BF06D6D" w14:textId="329787E9" w:rsidR="0071681D" w:rsidRPr="00813248" w:rsidRDefault="0071681D" w:rsidP="0071681D">
+          <w:p w14:paraId="0BF06D6D" w14:textId="329787E9" w:rsidR="0071681D" w:rsidRPr="000B5234" w:rsidRDefault="0071681D" w:rsidP="0071681D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>C. 学習環境</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21A2B76E" w14:textId="455EFB80" w:rsidR="0071681D" w:rsidRPr="00813248" w:rsidRDefault="0071681D" w:rsidP="0071681D">
+          <w:p w14:paraId="21A2B76E" w14:textId="455EFB80" w:rsidR="0071681D" w:rsidRPr="000B5234" w:rsidRDefault="0071681D" w:rsidP="0071681D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>以下の基準を満たす場合、□を■に変更する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EC7C8B9" w14:textId="406F3E7F" w:rsidR="0071681D" w:rsidRPr="00813248" w:rsidRDefault="0071681D" w:rsidP="00F55EE2">
+          <w:p w14:paraId="7EC7C8B9" w14:textId="406F3E7F" w:rsidR="0071681D" w:rsidRPr="000B5234" w:rsidRDefault="0071681D" w:rsidP="00F55EE2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>UpToDate</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>🄬</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dynamed</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>🄬</w:t>
             </w:r>
-            <w:r w:rsidR="00AD2698" w:rsidRPr="00813248">
+            <w:r w:rsidR="00AD2698" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>、各種診療ガイドライン</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>などの</w:t>
             </w:r>
-            <w:r w:rsidR="00F55EE2" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00F55EE2" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>情報源</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>の利用：週1回以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="15C6E10E" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="15C6E10E" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:val="1210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09B4A224" w14:textId="0FB65118" w:rsidR="0071681D" w:rsidRPr="00813248" w:rsidRDefault="0071681D" w:rsidP="003426D6">
+          <w:p w14:paraId="09B4A224" w14:textId="0FB65118" w:rsidR="0071681D" w:rsidRPr="000B5234" w:rsidRDefault="0071681D" w:rsidP="003426D6">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>D. 臨床現場での学習機会</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6051C64E" w14:textId="015154BD" w:rsidR="0071681D" w:rsidRPr="00813248" w:rsidRDefault="0071681D" w:rsidP="00AC2E56">
+          <w:p w14:paraId="6051C64E" w14:textId="015154BD" w:rsidR="0071681D" w:rsidRPr="000B5234" w:rsidRDefault="0071681D" w:rsidP="00AC2E56">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>以下の基準を満たす場合、□を■に変更する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70A5902A" w14:textId="3C428DC3" w:rsidR="0071681D" w:rsidRPr="00813248" w:rsidRDefault="0071681D" w:rsidP="00AC2E56">
+          <w:p w14:paraId="70A5902A" w14:textId="3C428DC3" w:rsidR="0071681D" w:rsidRPr="000B5234" w:rsidRDefault="0071681D" w:rsidP="00AC2E56">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="004E354E" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="004E354E" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導医とのビデオレビュー（各専攻医あたり）：6</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E56" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>に１回以上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A988C7A" w14:textId="14B7804B" w:rsidR="0071681D" w:rsidRPr="00813248" w:rsidRDefault="0071681D" w:rsidP="00AC2E56">
+          <w:p w14:paraId="1A988C7A" w14:textId="14B7804B" w:rsidR="0071681D" w:rsidRPr="000B5234" w:rsidRDefault="0071681D" w:rsidP="00AC2E56">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>診断・治療をテーマにした家庭医療専門研修Ⅰの症例カンファレンス</w:t>
             </w:r>
-            <w:r w:rsidR="003C70DC" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="003C70DC" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>：月2回以上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6951E97A" w14:textId="423B8AC5" w:rsidR="0071681D" w:rsidRPr="00813248" w:rsidRDefault="0071681D" w:rsidP="00AC2E56">
+          <w:p w14:paraId="6951E97A" w14:textId="423B8AC5" w:rsidR="0071681D" w:rsidRPr="000B5234" w:rsidRDefault="0071681D" w:rsidP="00AC2E56">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>診断・治療をテーマにした家庭医療専門研修Ⅱの症例カンファレンス</w:t>
             </w:r>
-            <w:r w:rsidR="003C70DC" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="003C70DC" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>：週1回以上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0676E044" w14:textId="01478275" w:rsidR="0071681D" w:rsidRPr="00813248" w:rsidRDefault="0071681D" w:rsidP="00AC2E56">
+          <w:p w14:paraId="0676E044" w14:textId="01478275" w:rsidR="0071681D" w:rsidRPr="000B5234" w:rsidRDefault="0071681D" w:rsidP="00AC2E56">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>困難事例のマネジメントをテーマにしたカンファレンス</w:t>
             </w:r>
-            <w:r w:rsidR="003C70DC" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="003C70DC" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>：月1回以上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B50CC9F" w14:textId="2F6482A5" w:rsidR="0071681D" w:rsidRPr="00813248" w:rsidRDefault="0071681D" w:rsidP="00AC2E56">
+          <w:p w14:paraId="6B50CC9F" w14:textId="2F6482A5" w:rsidR="0071681D" w:rsidRPr="000B5234" w:rsidRDefault="0071681D" w:rsidP="00AC2E56">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導医と専攻医が行う振り返り</w:t>
             </w:r>
-            <w:r w:rsidR="003C70DC" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="003C70DC" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>：月1回以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006052B5" w:rsidRPr="006052B5" w14:paraId="3631AAEC" w14:textId="77777777" w:rsidTr="00A55721">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="3631AAEC" w14:textId="77777777" w:rsidTr="00A55721">
         <w:trPr>
           <w:trHeight w:val="1018"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F1F604D" w14:textId="4CF40C31" w:rsidR="003426D6" w:rsidRPr="006052B5" w:rsidRDefault="003C70DC" w:rsidP="003426D6">
+          <w:p w14:paraId="2F1F604D" w14:textId="4CF40C31" w:rsidR="003426D6" w:rsidRPr="000B5234" w:rsidRDefault="003C70DC" w:rsidP="003426D6">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
-            <w:r w:rsidR="002E021A" w:rsidRPr="006052B5">
+            <w:r w:rsidR="002E021A" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="003426D6" w:rsidRPr="006052B5">
+            <w:r w:rsidR="003426D6" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Off-the-job training</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40B3770D" w14:textId="77777777" w:rsidR="00534819" w:rsidRPr="006052B5" w:rsidRDefault="00534819" w:rsidP="00534819">
+          <w:p w14:paraId="40B3770D" w14:textId="77777777" w:rsidR="00534819" w:rsidRPr="000B5234" w:rsidRDefault="00534819" w:rsidP="00534819">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>以下の基準を満たす場合、□を■に変更する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FEB095C" w14:textId="77777777" w:rsidR="00534819" w:rsidRPr="006052B5" w:rsidRDefault="00534819" w:rsidP="00534819">
+          <w:p w14:paraId="3FEB095C" w14:textId="77777777" w:rsidR="00534819" w:rsidRPr="000B5234" w:rsidRDefault="00534819" w:rsidP="00534819">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>必須単位：臨床36単位</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（うち災害医療とウイメンズヘルスおよびメンタルヘルスは各3単位以上）</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>、教育6単位、研究6単位、マネジメント6単位</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36D2EDE2" w14:textId="77777777" w:rsidR="00534819" w:rsidRPr="006052B5" w:rsidRDefault="00534819" w:rsidP="00534819">
+          <w:p w14:paraId="36D2EDE2" w14:textId="77777777" w:rsidR="00534819" w:rsidRPr="000B5234" w:rsidRDefault="00534819" w:rsidP="00534819">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:ind w:firstLineChars="100" w:firstLine="140"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ただし、ウイメンズヘルス</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>単位については、研修の開始から修了までの間に産婦人科研修（定期的な外来研修を含む）を行った場合は免除する。メンタルヘルス</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>単位については、研修の開始から修了までの間に精神科または</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>⼼</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>療内科研修（定期的な外来研修を含む）を</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>⾏</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>った場合は免除する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CDF8658" w14:textId="047EDFF0" w:rsidR="001F2508" w:rsidRPr="006052B5" w:rsidRDefault="001F2508" w:rsidP="00126C2C">
+          <w:p w14:paraId="4CDF8658" w14:textId="047EDFF0" w:rsidR="001F2508" w:rsidRPr="000B5234" w:rsidRDefault="001F2508" w:rsidP="00126C2C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□上記</w:t>
             </w:r>
-            <w:r w:rsidR="00126C2C" w:rsidRPr="006052B5">
+            <w:r w:rsidR="00126C2C" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>に確実に参加できるよう支援できる</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006052B5" w:rsidRPr="006052B5" w14:paraId="23F21574" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="23F21574" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:val="1519"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A76E81E" w14:textId="7C350A04" w:rsidR="0024681F" w:rsidRPr="006052B5" w:rsidRDefault="003C70DC" w:rsidP="003426D6">
+          <w:p w14:paraId="2A76E81E" w14:textId="7C350A04" w:rsidR="0024681F" w:rsidRPr="000B5234" w:rsidRDefault="003C70DC" w:rsidP="003426D6">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
-            <w:r w:rsidR="002E021A" w:rsidRPr="006052B5">
+            <w:r w:rsidR="002E021A" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="0024681F" w:rsidRPr="006052B5">
+            <w:r w:rsidR="0024681F" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>地域の医師会や行政と連携した地域保健活動</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EB38C35" w14:textId="5D4A05D2" w:rsidR="0024681F" w:rsidRPr="006052B5" w:rsidRDefault="0024681F" w:rsidP="0024681F">
+          <w:p w14:paraId="2EB38C35" w14:textId="5D4A05D2" w:rsidR="0024681F" w:rsidRPr="000B5234" w:rsidRDefault="0024681F" w:rsidP="0024681F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>日本医</w:t>
             </w:r>
-            <w:r w:rsidR="004E354E" w:rsidRPr="006052B5">
+            <w:r w:rsidR="004E354E" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>師会かかりつけ医機能研修制度実地研修に定める以下の項目のうち、5</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>つ以上実践する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3916A7C5" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="006052B5" w:rsidRDefault="0024681F" w:rsidP="0024681F">
+          <w:p w14:paraId="3916A7C5" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="000B5234" w:rsidRDefault="0024681F" w:rsidP="0024681F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>実践を予定する項目について□を■に変更する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="352EF43A" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="006052B5" w:rsidRDefault="0024681F" w:rsidP="0024681F">
+          <w:p w14:paraId="352EF43A" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="000B5234" w:rsidRDefault="0024681F" w:rsidP="0024681F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>．学校医・園医、警察業務への協力医</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="655C2FBB" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="006052B5" w:rsidRDefault="0024681F" w:rsidP="0024681F">
+          <w:p w14:paraId="655C2FBB" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="000B5234" w:rsidRDefault="0024681F" w:rsidP="0024681F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>．健康スポーツ医活動</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CA010E5" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="006052B5" w:rsidRDefault="0024681F" w:rsidP="0024681F">
+          <w:p w14:paraId="1CA010E5" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="000B5234" w:rsidRDefault="0024681F" w:rsidP="0024681F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>．感染症定点観測への協力</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43B4F39D" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="006052B5" w:rsidRDefault="0024681F" w:rsidP="0024681F">
+          <w:p w14:paraId="43B4F39D" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="000B5234" w:rsidRDefault="0024681F" w:rsidP="0024681F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>．健康相談、保健指導、行政（保健所）と契約して行っている検診・定期予防接種の実施</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FF2A062" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="006052B5" w:rsidRDefault="0024681F" w:rsidP="0024681F">
+          <w:p w14:paraId="0FF2A062" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="000B5234" w:rsidRDefault="0024681F" w:rsidP="0024681F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>．早朝・休日・夜間・救急診療の実施・協力</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69FF9AFA" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="006052B5" w:rsidRDefault="0024681F" w:rsidP="0024681F">
+          <w:p w14:paraId="69FF9AFA" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="000B5234" w:rsidRDefault="0024681F" w:rsidP="0024681F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>．産業医・地域産業保健センター活動の実施</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DE95EB0" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="006052B5" w:rsidRDefault="0024681F" w:rsidP="0024681F">
+          <w:p w14:paraId="0DE95EB0" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="000B5234" w:rsidRDefault="0024681F" w:rsidP="0024681F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>．訪問診療の実施</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CE22EB3" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="006052B5" w:rsidRDefault="0024681F" w:rsidP="003426D6">
+          <w:p w14:paraId="4CE22EB3" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="000B5234" w:rsidRDefault="0024681F" w:rsidP="003426D6">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00D36D2D" w:rsidRPr="006052B5">
+            <w:r w:rsidR="00D36D2D" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">8. </w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>家族等のレスパイトケアの実施</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C265BAD" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="006052B5" w:rsidRDefault="0024681F" w:rsidP="0024681F">
+          <w:p w14:paraId="1C265BAD" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="000B5234" w:rsidRDefault="0024681F" w:rsidP="0024681F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>．主治医意見書の記載</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0697BCBD" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="006052B5" w:rsidRDefault="0024681F" w:rsidP="0024681F">
+          <w:p w14:paraId="0697BCBD" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="000B5234" w:rsidRDefault="0024681F" w:rsidP="0024681F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>．介護認定審査会への参加</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06305DAE" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="006052B5" w:rsidRDefault="0024681F" w:rsidP="0024681F">
+          <w:p w14:paraId="06305DAE" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="000B5234" w:rsidRDefault="0024681F" w:rsidP="0024681F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>．退院カンファレンスへの参加</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08868679" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="006052B5" w:rsidRDefault="0024681F" w:rsidP="0024681F">
+          <w:p w14:paraId="08868679" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="000B5234" w:rsidRDefault="0024681F" w:rsidP="0024681F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>．地域ケア会議等</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>への参加</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>会議の名称は地域により異なる）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BE19485" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="006052B5" w:rsidRDefault="0024681F" w:rsidP="0024681F">
+          <w:p w14:paraId="2BE19485" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="000B5234" w:rsidRDefault="0024681F" w:rsidP="0024681F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">13. </w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>医師会、専門医会、自治会、保健所関連の各種委員</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="080B6D83" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="006052B5" w:rsidRDefault="0024681F" w:rsidP="0024681F">
+          <w:p w14:paraId="080B6D83" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="000B5234" w:rsidRDefault="0024681F" w:rsidP="0024681F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">14. </w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>看護学校等での講義・講演</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39750119" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="006052B5" w:rsidRDefault="0024681F" w:rsidP="0024681F">
+          <w:p w14:paraId="39750119" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="000B5234" w:rsidRDefault="0024681F" w:rsidP="0024681F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">15. </w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>市民を対象とした講座等での講演</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58B7F2FF" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="006052B5" w:rsidRDefault="0024681F" w:rsidP="003426D6">
+          <w:p w14:paraId="58B7F2FF" w14:textId="77777777" w:rsidR="0024681F" w:rsidRPr="000B5234" w:rsidRDefault="0024681F" w:rsidP="003426D6">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>．地域行事（健康展、祭りなど）への医師としての出務</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="4166A5D2" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="4166A5D2" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:val="1447"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="192DBD70" w14:textId="49DEB650" w:rsidR="0024681F" w:rsidRPr="00813248" w:rsidRDefault="003C70DC" w:rsidP="003426D6">
+          <w:p w14:paraId="192DBD70" w14:textId="49DEB650" w:rsidR="0024681F" w:rsidRPr="000B5234" w:rsidRDefault="003C70DC" w:rsidP="003426D6">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
-            <w:r w:rsidR="002E021A" w:rsidRPr="00813248">
+            <w:r w:rsidR="002E021A" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="0024681F" w:rsidRPr="00813248">
+            <w:r w:rsidR="0024681F" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>家庭医療専門研修Ⅰ・Ⅱ研修期間中の</w:t>
             </w:r>
-            <w:r w:rsidR="00765C76" w:rsidRPr="00813248">
+            <w:r w:rsidR="00765C76" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>形成</w:t>
             </w:r>
-            <w:r w:rsidR="0024681F" w:rsidRPr="00813248">
+            <w:r w:rsidR="0024681F" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>評価</w:t>
             </w:r>
-            <w:r w:rsidR="00765C76" w:rsidRPr="00813248">
+            <w:r w:rsidR="00765C76" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（記録は保管すること）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="467BF0D0" w14:textId="64055E48" w:rsidR="003C70DC" w:rsidRPr="00813248" w:rsidRDefault="003C70DC" w:rsidP="003C70DC">
+          <w:p w14:paraId="467BF0D0" w14:textId="64055E48" w:rsidR="003C70DC" w:rsidRPr="000B5234" w:rsidRDefault="003C70DC" w:rsidP="003C70DC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>各専攻医当たりの回数に関して</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>以下の基準を満たす場合、□を■に変更する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D56D26F" w14:textId="1261AF77" w:rsidR="003C70DC" w:rsidRPr="00813248" w:rsidRDefault="003C70DC" w:rsidP="003C70DC">
+          <w:p w14:paraId="3D56D26F" w14:textId="1261AF77" w:rsidR="003C70DC" w:rsidRPr="000B5234" w:rsidRDefault="003C70DC" w:rsidP="003C70DC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>研修手帳の記録の確認と共同振り返り：月1回以上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46D3C989" w14:textId="7F48AE6A" w:rsidR="003C70DC" w:rsidRPr="00813248" w:rsidRDefault="003C70DC" w:rsidP="003C70DC">
+          <w:p w14:paraId="46D3C989" w14:textId="7F48AE6A" w:rsidR="003C70DC" w:rsidRPr="000B5234" w:rsidRDefault="003C70DC" w:rsidP="003C70DC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>360度評価</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>：6</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E56" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>に1回以上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45E7651C" w14:textId="280F376C" w:rsidR="003C70DC" w:rsidRPr="00813248" w:rsidRDefault="003C70DC" w:rsidP="003C70DC">
+          <w:p w14:paraId="45E7651C" w14:textId="280F376C" w:rsidR="003C70DC" w:rsidRPr="000B5234" w:rsidRDefault="003C70DC" w:rsidP="003C70DC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
-                <w:sz w:val="18"/>
-[...24 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Case-based discussion (CbD)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>：3</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E56" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>に1回以上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CD8BA0F" w14:textId="7BCE3A21" w:rsidR="0024681F" w:rsidRPr="00813248" w:rsidRDefault="003C70DC" w:rsidP="003426D6">
+          <w:p w14:paraId="1CD8BA0F" w14:textId="7BCE3A21" w:rsidR="0024681F" w:rsidRPr="000B5234" w:rsidRDefault="003C70DC" w:rsidP="003426D6">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mini-CEX（ビデオレビュー時でも可）：6</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E56" w:rsidRPr="00813248">
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>に1回以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="19F43100" w14:textId="77777777" w:rsidR="005C00B3" w:rsidRPr="00813248" w:rsidRDefault="005C00B3" w:rsidP="002A0CD9">
+    <w:p w14:paraId="19F43100" w14:textId="77777777" w:rsidR="005C00B3" w:rsidRPr="000B5234" w:rsidRDefault="005C00B3" w:rsidP="002A0CD9">
       <w:pPr>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53AD7B4B" w14:textId="77777777" w:rsidR="004E354E" w:rsidRPr="00813248" w:rsidRDefault="004E354E">
-      <w:r w:rsidRPr="00813248">
+    <w:p w14:paraId="53AD7B4B" w14:textId="77777777" w:rsidR="004E354E" w:rsidRPr="000B5234" w:rsidRDefault="004E354E">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5234">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-19" w:tblpY="113"/>
         <w:tblW w:w="9751" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9751"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="083B853F" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="083B853F" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:val="201"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9751" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="480879F5" w14:textId="3198F2F5" w:rsidR="002A0CD9" w:rsidRPr="00813248" w:rsidRDefault="00F50DFF" w:rsidP="00FD34BF">
+          <w:p w14:paraId="480879F5" w14:textId="3198F2F5" w:rsidR="002A0CD9" w:rsidRPr="000B5234" w:rsidRDefault="00F50DFF" w:rsidP="00FD34BF">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>７</w:t>
             </w:r>
-            <w:r w:rsidR="002A0CD9" w:rsidRPr="00813248">
+            <w:r w:rsidR="002A0CD9" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>．</w:t>
             </w:r>
-            <w:r w:rsidR="001B6D4D" w:rsidRPr="00813248">
+            <w:r w:rsidR="001B6D4D" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>単独プログラム：</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>研修管理</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="3C889510" w14:textId="77777777" w:rsidTr="004E6649">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="3C889510" w14:textId="77777777" w:rsidTr="004E6649">
         <w:trPr>
           <w:trHeight w:val="2286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9751" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6055CC57" w14:textId="4E93DD7A" w:rsidR="00540AB0" w:rsidRPr="00C94CF8" w:rsidRDefault="00540AB0" w:rsidP="00FD34BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="6055CC57" w14:textId="4E93DD7A" w:rsidR="00540AB0" w:rsidRPr="000B5234" w:rsidRDefault="00540AB0" w:rsidP="00FD34BF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>A. 研修管理委員会</w:t>
             </w:r>
-            <w:r w:rsidR="004E6649" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="004E6649" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>構成メンバー</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="a6"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2438"/>
               <w:gridCol w:w="2438"/>
               <w:gridCol w:w="2551"/>
               <w:gridCol w:w="1871"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00C94CF8" w:rsidRPr="00C94CF8" w14:paraId="2EA5D09D" w14:textId="77777777" w:rsidTr="004E6649">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="2EA5D09D" w14:textId="77777777" w:rsidTr="004E6649">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="568D1745" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00C94CF8" w:rsidRDefault="00B06291" w:rsidP="00BF27A4">
+                <w:p w14:paraId="568D1745" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="000B5234" w:rsidRDefault="00B06291" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C94CF8">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>氏名</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="007BBBA3" w14:textId="09F43F02" w:rsidR="00B06291" w:rsidRPr="00C94CF8" w:rsidRDefault="00B06291" w:rsidP="00BF27A4">
+                <w:p w14:paraId="007BBBA3" w14:textId="09F43F02" w:rsidR="00B06291" w:rsidRPr="000B5234" w:rsidRDefault="00B06291" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C94CF8">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>所属</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="11EFFC7A" w14:textId="25D63573" w:rsidR="00B06291" w:rsidRPr="00C94CF8" w:rsidRDefault="00B06291" w:rsidP="00BF27A4">
+                <w:p w14:paraId="11EFFC7A" w14:textId="25D63573" w:rsidR="00B06291" w:rsidRPr="000B5234" w:rsidRDefault="00B06291" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C94CF8">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>役職</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7DC2A0F5" w14:textId="1A74D938" w:rsidR="00B06291" w:rsidRPr="00C94CF8" w:rsidRDefault="00B06291" w:rsidP="00BF27A4">
+                <w:p w14:paraId="7DC2A0F5" w14:textId="1A74D938" w:rsidR="00B06291" w:rsidRPr="000B5234" w:rsidRDefault="00B06291" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C94CF8">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>職種</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C94CF8" w:rsidRPr="00C94CF8" w14:paraId="7845AFAE" w14:textId="77777777" w:rsidTr="004E6649">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="7845AFAE" w14:textId="77777777" w:rsidTr="004E6649">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2A40E962" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00C94CF8" w:rsidRDefault="00B06291" w:rsidP="00BF27A4">
+                <w:p w14:paraId="2A40E962" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="000B5234" w:rsidRDefault="00B06291" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="39EC2739" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00C94CF8" w:rsidRDefault="00B06291" w:rsidP="00BF27A4">
+                <w:p w14:paraId="39EC2739" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="000B5234" w:rsidRDefault="00B06291" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="57EA8EF7" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00C94CF8" w:rsidRDefault="00B06291" w:rsidP="00BF27A4">
+                <w:p w14:paraId="57EA8EF7" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="000B5234" w:rsidRDefault="00B06291" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="17461FFB" w14:textId="3EB59A3B" w:rsidR="00B06291" w:rsidRPr="00C94CF8" w:rsidRDefault="00B06291" w:rsidP="00BF27A4">
+                <w:p w14:paraId="17461FFB" w14:textId="3EB59A3B" w:rsidR="00B06291" w:rsidRPr="000B5234" w:rsidRDefault="00B06291" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C94CF8" w:rsidRPr="00C94CF8" w14:paraId="7CAD51BB" w14:textId="77777777" w:rsidTr="004E6649">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="7CAD51BB" w14:textId="77777777" w:rsidTr="004E6649">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="24719BB3" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00C94CF8" w:rsidRDefault="00B06291" w:rsidP="00BF27A4">
+                <w:p w14:paraId="24719BB3" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="000B5234" w:rsidRDefault="00B06291" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0BF3240D" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00C94CF8" w:rsidRDefault="00B06291" w:rsidP="00BF27A4">
+                <w:p w14:paraId="0BF3240D" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="000B5234" w:rsidRDefault="00B06291" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0A495478" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00C94CF8" w:rsidRDefault="00B06291" w:rsidP="00BF27A4">
+                <w:p w14:paraId="0A495478" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="000B5234" w:rsidRDefault="00B06291" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="356EF4AD" w14:textId="5C7B8926" w:rsidR="00B06291" w:rsidRPr="00C94CF8" w:rsidRDefault="00B06291" w:rsidP="00BF27A4">
+                <w:p w14:paraId="356EF4AD" w14:textId="5C7B8926" w:rsidR="00B06291" w:rsidRPr="000B5234" w:rsidRDefault="00B06291" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C94CF8" w:rsidRPr="00C94CF8" w14:paraId="25B85D64" w14:textId="77777777" w:rsidTr="004E6649">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="25B85D64" w14:textId="77777777" w:rsidTr="004E6649">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="20257EAD" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00C94CF8" w:rsidRDefault="00B06291" w:rsidP="00BF27A4">
+                <w:p w14:paraId="20257EAD" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="000B5234" w:rsidRDefault="00B06291" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5DC4EE55" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00C94CF8" w:rsidRDefault="00B06291" w:rsidP="00BF27A4">
+                <w:p w14:paraId="5DC4EE55" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="000B5234" w:rsidRDefault="00B06291" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6610C7D9" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00C94CF8" w:rsidRDefault="00B06291" w:rsidP="00BF27A4">
+                <w:p w14:paraId="6610C7D9" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="000B5234" w:rsidRDefault="00B06291" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5979838B" w14:textId="3A3A3505" w:rsidR="00B06291" w:rsidRPr="00C94CF8" w:rsidRDefault="00B06291" w:rsidP="00BF27A4">
+                <w:p w14:paraId="5979838B" w14:textId="3A3A3505" w:rsidR="00B06291" w:rsidRPr="000B5234" w:rsidRDefault="00B06291" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C94CF8" w:rsidRPr="00C94CF8" w14:paraId="5984575E" w14:textId="77777777" w:rsidTr="004E6649">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="5984575E" w14:textId="77777777" w:rsidTr="004E6649">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2CE37C67" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00C94CF8" w:rsidRDefault="00B06291" w:rsidP="00BF27A4">
+                <w:p w14:paraId="2CE37C67" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="000B5234" w:rsidRDefault="00B06291" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="57F25F26" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00C94CF8" w:rsidRDefault="00B06291" w:rsidP="00BF27A4">
+                <w:p w14:paraId="57F25F26" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="000B5234" w:rsidRDefault="00B06291" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="36CC7039" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00C94CF8" w:rsidRDefault="00B06291" w:rsidP="00BF27A4">
+                <w:p w14:paraId="36CC7039" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="000B5234" w:rsidRDefault="00B06291" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2E28424D" w14:textId="2CCFB12A" w:rsidR="00B06291" w:rsidRPr="00C94CF8" w:rsidRDefault="00B06291" w:rsidP="00BF27A4">
+                <w:p w14:paraId="2E28424D" w14:textId="2CCFB12A" w:rsidR="00B06291" w:rsidRPr="000B5234" w:rsidRDefault="00B06291" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C94CF8" w:rsidRPr="00C94CF8" w14:paraId="75DA9F39" w14:textId="77777777" w:rsidTr="004E6649">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="75DA9F39" w14:textId="77777777" w:rsidTr="004E6649">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4518915B" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00C94CF8" w:rsidRDefault="00B06291" w:rsidP="00BF27A4">
+                <w:p w14:paraId="4518915B" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="000B5234" w:rsidRDefault="00B06291" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="11860F83" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00C94CF8" w:rsidRDefault="00B06291" w:rsidP="00BF27A4">
+                <w:p w14:paraId="11860F83" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="000B5234" w:rsidRDefault="00B06291" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="255D403D" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00C94CF8" w:rsidRDefault="00B06291" w:rsidP="00BF27A4">
+                <w:p w14:paraId="255D403D" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="000B5234" w:rsidRDefault="00B06291" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5A8D3297" w14:textId="5BFA1DFC" w:rsidR="00B06291" w:rsidRPr="00C94CF8" w:rsidRDefault="00B06291" w:rsidP="00BF27A4">
+                <w:p w14:paraId="5A8D3297" w14:textId="5BFA1DFC" w:rsidR="00B06291" w:rsidRPr="000B5234" w:rsidRDefault="00B06291" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C94CF8" w:rsidRPr="00C94CF8" w14:paraId="1A138426" w14:textId="77777777" w:rsidTr="004E6649">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="1A138426" w14:textId="77777777" w:rsidTr="004E6649">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5F1B3BC6" w14:textId="0B8B4759" w:rsidR="00B06291" w:rsidRPr="00C94CF8" w:rsidRDefault="001C3C76" w:rsidP="00BF27A4">
+                <w:p w14:paraId="5F1B3BC6" w14:textId="0B8B4759" w:rsidR="00B06291" w:rsidRPr="000B5234" w:rsidRDefault="001C3C76" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C94CF8">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>専攻医代表</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2E764936" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="00C94CF8" w:rsidRDefault="00B06291" w:rsidP="00BF27A4">
+                <w:p w14:paraId="2E764936" w14:textId="77777777" w:rsidR="00B06291" w:rsidRPr="000B5234" w:rsidRDefault="00B06291" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="21107BE3" w14:textId="7418226E" w:rsidR="00B06291" w:rsidRPr="00C94CF8" w:rsidRDefault="001C3C76" w:rsidP="00BF27A4">
+                <w:p w14:paraId="21107BE3" w14:textId="7418226E" w:rsidR="00B06291" w:rsidRPr="000B5234" w:rsidRDefault="001C3C76" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C94CF8">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>専攻医代表</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="32D114B0" w14:textId="17BDF118" w:rsidR="00B06291" w:rsidRPr="00C94CF8" w:rsidRDefault="001C3C76" w:rsidP="00BF27A4">
+                <w:p w14:paraId="32D114B0" w14:textId="17BDF118" w:rsidR="00B06291" w:rsidRPr="000B5234" w:rsidRDefault="001C3C76" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C94CF8">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>専攻医</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="0AD861D4" w14:textId="1E2E333B" w:rsidR="00540AB0" w:rsidRPr="00C94CF8" w:rsidRDefault="00540AB0" w:rsidP="00FD34BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="0AD861D4" w14:textId="1E2E333B" w:rsidR="00540AB0" w:rsidRPr="000B5234" w:rsidRDefault="00540AB0" w:rsidP="00FD34BF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
-            <w:r w:rsidR="00B06291" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00B06291" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00A81122" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00A81122" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>行が足りないときは、随時増やすこと。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39A65145" w14:textId="46840452" w:rsidR="00F666D2" w:rsidRPr="00C94CF8" w:rsidRDefault="00B06291" w:rsidP="004E6649">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="39A65145" w14:textId="46840452" w:rsidR="00F666D2" w:rsidRPr="000B5234" w:rsidRDefault="00B06291" w:rsidP="004E6649">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
-            <w:r w:rsidR="004E6649" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="004E6649" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="004E6649" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidR="004E6649" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>医師以外の職種</w:t>
             </w:r>
-            <w:r w:rsidR="003C70DC" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="003C70DC" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>、専攻医代表</w:t>
             </w:r>
-            <w:r w:rsidR="001C3C76" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="001C3C76" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>（具体名が書ければ記載）</w:t>
             </w:r>
-            <w:r w:rsidR="003C70DC" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="003C70DC" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>、専門研修に関わる各施設指導医</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>を、</w:t>
             </w:r>
-            <w:r w:rsidR="003C70DC" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="003C70DC" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>最低各</w:t>
             </w:r>
-            <w:r w:rsidR="004E6649" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="004E6649" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>１名は</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>メンバーに加える。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="1F348B21" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="1F348B21" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="4148"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9751" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ECB6E36" w14:textId="77777777" w:rsidR="002E021A" w:rsidRPr="00C94CF8" w:rsidRDefault="00540AB0" w:rsidP="00FD34BF">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:p w14:paraId="5ECB6E36" w14:textId="77777777" w:rsidR="002E021A" w:rsidRPr="000B5234" w:rsidRDefault="00540AB0" w:rsidP="00FD34BF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>B. 施設群の構成</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D5000EF" w14:textId="77777777" w:rsidR="00540AB0" w:rsidRPr="00C94CF8" w:rsidRDefault="00F500D8" w:rsidP="00FD34BF">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:p w14:paraId="3D5000EF" w14:textId="77777777" w:rsidR="00540AB0" w:rsidRPr="000B5234" w:rsidRDefault="00F500D8" w:rsidP="00FD34BF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">(1) </w:t>
             </w:r>
-            <w:r w:rsidR="00540AB0" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00540AB0" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>基幹施設</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="a6"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1838"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1701"/>
               <w:gridCol w:w="993"/>
               <w:gridCol w:w="3402"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00C94CF8" w:rsidRPr="00C94CF8" w14:paraId="0807E731" w14:textId="77777777" w:rsidTr="00704643">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="0807E731" w14:textId="77777777" w:rsidTr="00704643">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1838" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="41409935" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="41409935" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C94CF8">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>名称</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="66424B90" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="66424B90" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C94CF8">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>研修担当分野</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00C94CF8">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>※1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1859ADD4" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00507862" w:rsidP="00BF27A4">
+                <w:p w14:paraId="1859ADD4" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00507862" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C94CF8">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>ﾌﾟﾛｸﾞﾗﾑ</w:t>
                   </w:r>
-                  <w:r w:rsidR="00C837AD" w:rsidRPr="00C94CF8">
+                  <w:r w:rsidR="00C837AD" w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>責任者名</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="993" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="436E61AD" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="436E61AD" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C94CF8">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>指導医数</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7CA60482" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="7CA60482" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C94CF8">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>他に連携するプログラムの名称</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C94CF8" w:rsidRPr="00C94CF8" w14:paraId="58C47BFA" w14:textId="77777777" w:rsidTr="00704643">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="58C47BFA" w14:textId="77777777" w:rsidTr="00704643">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1838" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="323CEEEF" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="323CEEEF" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="66A72023" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="66A72023" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3488CC56" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="3488CC56" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="993" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7F13CF1D" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="7F13CF1D" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="35FD7D81" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="35FD7D81" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="04D515EB" w14:textId="77777777" w:rsidR="002E021A" w:rsidRPr="00C94CF8" w:rsidRDefault="002E021A" w:rsidP="00FD34BF">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:p w14:paraId="04D515EB" w14:textId="77777777" w:rsidR="002E021A" w:rsidRPr="000B5234" w:rsidRDefault="002E021A" w:rsidP="00FD34BF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DB681A7" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00F500D8" w:rsidP="00FD34BF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">(2) </w:t>
             </w:r>
-            <w:r w:rsidR="00C837AD" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00C837AD" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>連携施設</w:t>
             </w:r>
-            <w:r w:rsidR="00D36D2D" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00D36D2D" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>※2</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="a6"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1838"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1701"/>
               <w:gridCol w:w="993"/>
               <w:gridCol w:w="3402"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00C94CF8" w:rsidRPr="00C94CF8" w14:paraId="023F9A2C" w14:textId="77777777" w:rsidTr="00704643">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="023F9A2C" w14:textId="77777777" w:rsidTr="00704643">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1838" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5D98E717" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="5D98E717" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C94CF8">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>名称</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4DE64E46" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="4DE64E46" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C94CF8">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>研修担当分野</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00C94CF8">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>※1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1755A302" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00507862" w:rsidP="00BF27A4">
+                <w:p w14:paraId="1755A302" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00507862" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C94CF8">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>施設代表</w:t>
                   </w:r>
-                  <w:r w:rsidR="00C837AD" w:rsidRPr="00C94CF8">
+                  <w:r w:rsidR="00C837AD" w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>者名</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="993" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4B5B3375" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="4B5B3375" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C94CF8">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>指導医数</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="04D1DE08" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="04D1DE08" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C94CF8">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>他に連携するプログラムの名称</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C94CF8" w:rsidRPr="00C94CF8" w14:paraId="66B61260" w14:textId="77777777" w:rsidTr="00704643">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="66B61260" w14:textId="77777777" w:rsidTr="00704643">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1838" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5D0A457A" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="5D0A457A" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6E183BB3" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="6E183BB3" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="32B745D4" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="32B745D4" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="993" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3BFE9CF9" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="3BFE9CF9" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="31D8D6D2" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="31D8D6D2" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C94CF8" w:rsidRPr="00C94CF8" w14:paraId="2BDBAA32" w14:textId="77777777" w:rsidTr="00704643">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="2BDBAA32" w14:textId="77777777" w:rsidTr="00704643">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1838" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="71EBCFC7" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="71EBCFC7" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7E8EFC80" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="7E8EFC80" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4E79BA67" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="4E79BA67" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="993" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2EF0DDA8" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="2EF0DDA8" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="69744082" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="69744082" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C94CF8" w:rsidRPr="00C94CF8" w14:paraId="70131276" w14:textId="77777777" w:rsidTr="00704643">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="70131276" w14:textId="77777777" w:rsidTr="00704643">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1838" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="251D1A61" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="251D1A61" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6889C963" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="6889C963" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="08FFC61E" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="08FFC61E" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="993" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="576016A2" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="576016A2" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1C51255D" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="1C51255D" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C94CF8" w:rsidRPr="00C94CF8" w14:paraId="0E02A9DA" w14:textId="77777777" w:rsidTr="00704643">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="0E02A9DA" w14:textId="77777777" w:rsidTr="00704643">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1838" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="26B8231E" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="26B8231E" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0127FF42" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="0127FF42" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="767833C8" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="767833C8" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="993" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7C677152" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="7C677152" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2773514C" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00BF27A4">
+                <w:p w14:paraId="2773514C" w14:textId="77777777" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="173AD07D" w14:textId="77777777" w:rsidR="002E021A" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00FD34BF">
+          <w:p w14:paraId="173AD07D" w14:textId="77777777" w:rsidR="002E021A" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="00FD34BF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="283" w:hangingChars="202" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">※1 </w:t>
             </w:r>
-            <w:r w:rsidR="00507862" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00507862" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>①家庭医療専門研修Ⅰ、②家庭医療専門研修Ⅱ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>、③</w:t>
             </w:r>
-            <w:r w:rsidR="007C05DC" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="007C05DC" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>管理業務のみ</w:t>
             </w:r>
-            <w:r w:rsidR="00507862" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00507862" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
-            <w:r w:rsidR="00F666D2" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00F666D2" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>基幹施設のみ該当）の形で番号を</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>記入。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="465CF90B" w14:textId="77777777" w:rsidR="002E021A" w:rsidRPr="00C94CF8" w:rsidRDefault="00C837AD" w:rsidP="00FD34BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="465CF90B" w14:textId="77777777" w:rsidR="002E021A" w:rsidRPr="000B5234" w:rsidRDefault="00C837AD" w:rsidP="00FD34BF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
-            <w:r w:rsidR="00A81122" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00A81122" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>専門研修連携施設については</w:t>
             </w:r>
-            <w:r w:rsidR="00A81122" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00A81122" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>行が足りないときは随時増やすこと。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DE5427D" w14:textId="77777777" w:rsidR="00F500D8" w:rsidRPr="00C94CF8" w:rsidRDefault="00F500D8" w:rsidP="0016035A">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="3DE5427D" w14:textId="77777777" w:rsidR="00F500D8" w:rsidRPr="000B5234" w:rsidRDefault="00F500D8" w:rsidP="0016035A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="5E78CCB2" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="5E78CCB2" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:val="516"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9751" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DCA4309" w14:textId="77777777" w:rsidR="00220574" w:rsidRPr="00813248" w:rsidRDefault="00220574" w:rsidP="00FD34BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="3DCA4309" w14:textId="77777777" w:rsidR="00220574" w:rsidRPr="000B5234" w:rsidRDefault="00220574" w:rsidP="00FD34BF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>C. 研修資源の予算</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="137A8624" w14:textId="77777777" w:rsidR="00220574" w:rsidRPr="00813248" w:rsidRDefault="00220574" w:rsidP="00FD34BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="137A8624" w14:textId="77777777" w:rsidR="00220574" w:rsidRPr="000B5234" w:rsidRDefault="00220574" w:rsidP="00FD34BF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>□研修施設として、教育に割り当てる資源に対する責務と権限に関する明確な方針が存在している。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="3D63396B" w14:textId="77777777" w:rsidTr="00C905F6">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="3D63396B" w14:textId="77777777" w:rsidTr="00C905F6">
         <w:trPr>
           <w:trHeight w:val="2387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9751" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B51BCA7" w14:textId="4D7D9DEB" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00220574" w:rsidP="00FD34BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="5B51BCA7" w14:textId="4D7D9DEB" w:rsidR="00CC7EA8" w:rsidRPr="000B5234" w:rsidRDefault="00220574" w:rsidP="00FD34BF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidR="00C837AD" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00C837AD" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="00260817" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00260817" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>プログラム</w:t>
             </w:r>
-            <w:r w:rsidR="00C837AD" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00C837AD" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>責任者</w:t>
             </w:r>
-            <w:r w:rsidR="00CC7EA8" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00CC7EA8" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>履歴</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="a6"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1968"/>
               <w:gridCol w:w="7557"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="611686E2" w14:textId="77777777" w:rsidTr="00270F5A">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="611686E2" w14:textId="77777777" w:rsidTr="00270F5A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="69BF3366" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00BF27A4">
+                <w:p w14:paraId="69BF3366" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="000B5234" w:rsidRDefault="00CC7EA8" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>記入日</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6723BD00" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00BF27A4">
+                <w:p w14:paraId="6723BD00" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="000B5234" w:rsidRDefault="00CC7EA8" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="6F23ACBF" w14:textId="77777777" w:rsidTr="00270F5A">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="6F23ACBF" w14:textId="77777777" w:rsidTr="00270F5A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="38417CCB" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00BF27A4">
+                <w:p w14:paraId="38417CCB" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="000B5234" w:rsidRDefault="00CC7EA8" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>氏名</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="435D58C7" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00BF27A4">
+                <w:p w14:paraId="435D58C7" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="000B5234" w:rsidRDefault="00CC7EA8" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="356AE774" w14:textId="77777777" w:rsidTr="00270F5A">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="356AE774" w14:textId="77777777" w:rsidTr="00270F5A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="46A70F27" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00BF27A4">
+                <w:p w14:paraId="46A70F27" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="000B5234" w:rsidRDefault="00CC7EA8" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>卒後年数</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="11FD1713" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00BF27A4">
+                <w:p w14:paraId="11FD1713" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="000B5234" w:rsidRDefault="00CC7EA8" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="2A46D8B3" w14:textId="77777777" w:rsidTr="00270F5A">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="2A46D8B3" w14:textId="77777777" w:rsidTr="00270F5A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="613E25C7" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00BF27A4">
+                <w:p w14:paraId="613E25C7" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="000B5234" w:rsidRDefault="00CC7EA8" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>主な職歴</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="283C3EED" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00BF27A4">
+                <w:p w14:paraId="283C3EED" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="000B5234" w:rsidRDefault="00CC7EA8" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="3BBC30F3" w14:textId="77777777" w:rsidTr="00270F5A">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="3BBC30F3" w14:textId="77777777" w:rsidTr="00270F5A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7AF41341" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00BF27A4">
+                <w:p w14:paraId="7AF41341" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="000B5234" w:rsidRDefault="00CC7EA8" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>専門医・指導医資格</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0093A8B7" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00BF27A4">
+                <w:p w14:paraId="0093A8B7" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="000B5234" w:rsidRDefault="00CC7EA8" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="787DCFED" w14:textId="77777777" w:rsidTr="00270F5A">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="787DCFED" w14:textId="77777777" w:rsidTr="00270F5A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3DAEA429" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00BF27A4">
+                <w:p w14:paraId="3DAEA429" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="000B5234" w:rsidRDefault="00CC7EA8" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>主な教育歴</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6FDC7B94" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00BF27A4">
+                <w:p w14:paraId="6FDC7B94" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="000B5234" w:rsidRDefault="00CC7EA8" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="761712EC" w14:textId="77777777" w:rsidTr="00270F5A">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="761712EC" w14:textId="77777777" w:rsidTr="00270F5A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0D9EBE59" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00BF27A4">
+                <w:p w14:paraId="0D9EBE59" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="000B5234" w:rsidRDefault="00CC7EA8" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>必要な講習会受講歴</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1DF90A91" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00BF27A4">
+                <w:p w14:paraId="1DF90A91" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="000B5234" w:rsidRDefault="00CC7EA8" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="476E7BCF" w14:textId="77777777" w:rsidTr="00270F5A">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="476E7BCF" w14:textId="77777777" w:rsidTr="00270F5A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6E3DD50D" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00BF27A4">
+                <w:p w14:paraId="6E3DD50D" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="000B5234" w:rsidRDefault="00CC7EA8" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>その他</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="55235486" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="00813248" w:rsidRDefault="00CC7EA8" w:rsidP="00BF27A4">
+                <w:p w14:paraId="55235486" w14:textId="77777777" w:rsidR="00CC7EA8" w:rsidRPr="000B5234" w:rsidRDefault="00CC7EA8" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="6A6EF2BD" w14:textId="5E52F923" w:rsidR="00C837AD" w:rsidRPr="00813248" w:rsidRDefault="00260817" w:rsidP="00FD34BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="6A6EF2BD" w14:textId="5E52F923" w:rsidR="00C837AD" w:rsidRPr="000B5234" w:rsidRDefault="00260817" w:rsidP="00FD34BF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>※プログラム副</w:t>
             </w:r>
-            <w:r w:rsidR="00CC7EA8" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00CC7EA8" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>責任者がいる場合は、以下のスペースに欄をコピーして履歴を示すこと。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="7F1AAA96" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="7F1AAA96" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:val="442"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9751" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="229E81E8" w14:textId="77777777" w:rsidR="00D36D2D" w:rsidRPr="00813248" w:rsidRDefault="00220574" w:rsidP="00FD34BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="229E81E8" w14:textId="77777777" w:rsidR="00D36D2D" w:rsidRPr="000B5234" w:rsidRDefault="00220574" w:rsidP="00FD34BF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
-            <w:r w:rsidR="00D36D2D" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00D36D2D" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>. 指導医の立場</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35EA786C" w14:textId="2CC2BB20" w:rsidR="00CA1CF3" w:rsidRPr="00813248" w:rsidRDefault="00D36D2D" w:rsidP="00FD34BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="35EA786C" w14:textId="2CC2BB20" w:rsidR="00CA1CF3" w:rsidRPr="000B5234" w:rsidRDefault="00D36D2D" w:rsidP="00FD34BF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>□指導医は、</w:t>
             </w:r>
-            <w:r w:rsidR="00B06291" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00B06291" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>認定基準を満たす</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>指導ができるだけの業務時間</w:t>
             </w:r>
-            <w:r w:rsidR="00B06291" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00B06291" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>と権限</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>を割り当てられている。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="47D1B5F6" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="47D1B5F6" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9751" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D0F3726" w14:textId="77777777" w:rsidR="00D36D2D" w:rsidRPr="00813248" w:rsidRDefault="00220574" w:rsidP="00FD34BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="3D0F3726" w14:textId="77777777" w:rsidR="00D36D2D" w:rsidRPr="000B5234" w:rsidRDefault="00220574" w:rsidP="00FD34BF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
-            <w:r w:rsidR="00D36D2D" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00D36D2D" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>. 専攻医の立場</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F447585" w14:textId="77777777" w:rsidR="004E6649" w:rsidRPr="00813248" w:rsidRDefault="00D36D2D" w:rsidP="00FD34BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="1F447585" w14:textId="77777777" w:rsidR="004E6649" w:rsidRPr="000B5234" w:rsidRDefault="00D36D2D" w:rsidP="00FD34BF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>□専攻医</w:t>
             </w:r>
-            <w:r w:rsidR="004F78CD" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="004F78CD" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>の身分や給与などの処遇は、研修期間を通して適切に担保され、関係者に周知されている。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6910E297" w14:textId="2FEA18F9" w:rsidR="00D36D2D" w:rsidRPr="00813248" w:rsidRDefault="00D36D2D" w:rsidP="00FD34BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="6910E297" w14:textId="2FEA18F9" w:rsidR="00D36D2D" w:rsidRPr="000B5234" w:rsidRDefault="00D36D2D" w:rsidP="00FD34BF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="004F78CD" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="004F78CD" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>専攻医は、医療チームの一員として、</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>他に働いている医師と同様</w:t>
             </w:r>
-            <w:r w:rsidR="004F78CD" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="004F78CD" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>の診療業務（</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>休日や夜間の時間帯を含</w:t>
             </w:r>
-            <w:r w:rsidR="004F78CD" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="004F78CD" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>む）に携わる。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="1C9F7D46" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="1C9F7D46" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9751" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53EBEB2C" w14:textId="7E3C7D82" w:rsidR="006566B7" w:rsidRPr="00813248" w:rsidRDefault="006566B7" w:rsidP="00FD34BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="53EBEB2C" w14:textId="7E3C7D82" w:rsidR="006566B7" w:rsidRPr="000B5234" w:rsidRDefault="006566B7" w:rsidP="00FD34BF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>G. メンター制度</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7109B632" w14:textId="31C8F805" w:rsidR="006566B7" w:rsidRPr="00813248" w:rsidRDefault="006566B7" w:rsidP="00FD34BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="7109B632" w14:textId="31C8F805" w:rsidR="006566B7" w:rsidRPr="000B5234" w:rsidRDefault="006566B7" w:rsidP="00FD34BF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>□専攻医の研修上の問題解決やキャリア形成の支援をするためのメンター制度を導入している。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="6F50069A" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="6F50069A" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:val="756"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9751" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="533E88EA" w14:textId="6FBB2234" w:rsidR="00663802" w:rsidRPr="00813248" w:rsidRDefault="006566B7" w:rsidP="00FD34BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="533E88EA" w14:textId="6FBB2234" w:rsidR="00663802" w:rsidRPr="000B5234" w:rsidRDefault="006566B7" w:rsidP="00FD34BF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
-            <w:r w:rsidR="00663802" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00663802" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>. 総括評価</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D4E086E" w14:textId="14057278" w:rsidR="004F78CD" w:rsidRPr="00813248" w:rsidRDefault="00EC655B" w:rsidP="00FD34BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="0D4E086E" w14:textId="14057278" w:rsidR="004F78CD" w:rsidRPr="000B5234" w:rsidRDefault="00EC655B" w:rsidP="00FD34BF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□下記</w:t>
             </w:r>
-            <w:r w:rsidR="004F78CD" w:rsidRPr="00813248">
+            <w:r w:rsidR="004F78CD" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>が実施できるような</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>評価体制</w:t>
             </w:r>
-            <w:r w:rsidR="004F78CD" w:rsidRPr="00813248">
+            <w:r w:rsidR="004F78CD" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>が準備できる。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21175E17" w14:textId="1AE84DB5" w:rsidR="00663802" w:rsidRPr="00813248" w:rsidRDefault="00260817" w:rsidP="00B95C41">
+          <w:p w14:paraId="21175E17" w14:textId="1AE84DB5" w:rsidR="00663802" w:rsidRPr="000B5234" w:rsidRDefault="00260817" w:rsidP="00B95C41">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="50" w:firstLine="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
-            <w:r w:rsidR="00663802" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00663802" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>家庭医療専門研修Ⅰ・Ⅱの修了時に、研修手帳に記載された自己評価の確認と到達度評価を指導医が実施する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13AE5C5F" w14:textId="6B5DD03C" w:rsidR="004E6649" w:rsidRPr="00813248" w:rsidRDefault="00260817" w:rsidP="004E6649">
+          <w:p w14:paraId="13AE5C5F" w14:textId="6B5DD03C" w:rsidR="004E6649" w:rsidRPr="000B5234" w:rsidRDefault="00260817" w:rsidP="004E6649">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="50" w:firstLine="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
-            <w:r w:rsidR="00663802" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00663802" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>研修期間を満了し、</w:t>
             </w:r>
-            <w:r w:rsidR="00A9748D" w:rsidRPr="00813248">
+            <w:r w:rsidR="00A9748D" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>家庭医療専門研修Ⅰを12か月以上、家庭医療専門研修Ⅱを6か月以上、合計で24か月以上</w:t>
             </w:r>
-            <w:r w:rsidR="00B95C41" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00B95C41" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>修了している。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3377D9DA" w14:textId="231A51B9" w:rsidR="00663802" w:rsidRPr="00813248" w:rsidRDefault="00663802" w:rsidP="004E6649">
+          <w:p w14:paraId="3377D9DA" w14:textId="231A51B9" w:rsidR="00663802" w:rsidRPr="000B5234" w:rsidRDefault="00663802" w:rsidP="004E6649">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="200" w:firstLine="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>指導医から修了に足る評価が得られたことをプログラム責任者が確認する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17ED6042" w14:textId="08FB3998" w:rsidR="00663802" w:rsidRPr="00813248" w:rsidRDefault="00260817" w:rsidP="00B95C41">
+          <w:p w14:paraId="17ED6042" w14:textId="08FB3998" w:rsidR="00663802" w:rsidRPr="000B5234" w:rsidRDefault="00260817" w:rsidP="00B95C41">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="50" w:firstLine="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
-            <w:r w:rsidR="00F55EE2" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00F55EE2" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>専攻医自身が作成したポートフォリオにおいて</w:t>
             </w:r>
-            <w:r w:rsidR="00663802" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00663802" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>全領域で基準に到達していることをプログラム責任者が確認する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08927236" w14:textId="28DD238F" w:rsidR="00663802" w:rsidRPr="00813248" w:rsidRDefault="00260817" w:rsidP="00B95C41">
+          <w:p w14:paraId="08927236" w14:textId="28DD238F" w:rsidR="00663802" w:rsidRPr="000B5234" w:rsidRDefault="00260817" w:rsidP="00B95C41">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="50" w:firstLine="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">4. </w:t>
             </w:r>
-            <w:r w:rsidR="00663802" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00663802" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>経験目標は研修プログラムに定められた基準に到達していることをプログラム責任者が確認する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="753437DD" w14:textId="46A9E649" w:rsidR="00663802" w:rsidRPr="00813248" w:rsidRDefault="00260817" w:rsidP="00B95C41">
+          <w:p w14:paraId="753437DD" w14:textId="46A9E649" w:rsidR="00663802" w:rsidRPr="000B5234" w:rsidRDefault="00260817" w:rsidP="00B95C41">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="50" w:firstLine="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">5. </w:t>
             </w:r>
-            <w:r w:rsidR="00663802" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00663802" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>360度評価、</w:t>
-[...17 lines deleted...]
-              <w:t>、Mini-CEXの結果は、各施設で定めた基準に達していることをプログラム責任者が確認する。</w:t>
+              <w:t>360度評価、CbD、Mini-CEXの結果は、各施設で定めた基準に達していることをプログラム責任者が確認する。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="4C5C01BA" w14:textId="77777777" w:rsidTr="00FD34BF">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="4C5C01BA" w14:textId="77777777" w:rsidTr="00FD34BF">
         <w:trPr>
           <w:trHeight w:val="756"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9751" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C1A42BF" w14:textId="45F070AD" w:rsidR="00F666D2" w:rsidRPr="00813248" w:rsidRDefault="006566B7" w:rsidP="00FD34BF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="6C1A42BF" w14:textId="45F070AD" w:rsidR="00F666D2" w:rsidRPr="000B5234" w:rsidRDefault="006566B7" w:rsidP="00FD34BF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidR="00F666D2" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00F666D2" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>. 研修修了認定の方法</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="467F7C84" w14:textId="00A8762A" w:rsidR="00F666D2" w:rsidRPr="00813248" w:rsidRDefault="00F666D2" w:rsidP="00FD34BF">
+          <w:p w14:paraId="467F7C84" w14:textId="00A8762A" w:rsidR="00F666D2" w:rsidRPr="000B5234" w:rsidRDefault="00F666D2" w:rsidP="00FD34BF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00507862" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00507862" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>修了判定会議のメンバーは、研修</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>管理委員会と同一</w:t>
             </w:r>
-            <w:r w:rsidR="00FD34BF" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00FD34BF" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>（専攻医代表のみ退席）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23D8B9C8" w14:textId="77777777" w:rsidR="00765C76" w:rsidRPr="00813248" w:rsidRDefault="00F666D2" w:rsidP="00FD34BF">
+          <w:p w14:paraId="23D8B9C8" w14:textId="77777777" w:rsidR="00765C76" w:rsidRPr="000B5234" w:rsidRDefault="00F666D2" w:rsidP="00FD34BF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>□その他（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A19DADE" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00813248" w:rsidRDefault="002633D4">
-      <w:r w:rsidRPr="00813248">
+    <w:p w14:paraId="4A19DADE" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="002633D4">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5234">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="-15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1532"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="436"/>
         <w:gridCol w:w="273"/>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2296"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="3C8A28FB" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="3C8A28FB" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CEE4998" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="5CEE4998" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C94CF8">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>８．単独プログラム：研修施設</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="5950A363" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="5950A363" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B52FA14" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="1B52FA14" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>８-１．家庭医療専門研修Ⅰ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="4E3135BC" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="4E3135BC" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0598E9CE" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="0598E9CE" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>研修施設名１</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="564E3955" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="564E3955" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6123" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11FA663F" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="11FA663F" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>診療科名（　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="3F8CF88B" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="3F8CF88B" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50E745A3" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="50E745A3" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>施設種別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8249" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A45152D" w14:textId="77777777" w:rsidR="000768A4" w:rsidRPr="00C94CF8" w:rsidRDefault="000768A4" w:rsidP="000768A4">
+          <w:p w14:paraId="2788033C" w14:textId="77777777" w:rsidR="009735BC" w:rsidRPr="000B5234" w:rsidRDefault="009735BC" w:rsidP="009735BC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...61 lines deleted...]
-          <w:p w14:paraId="53675DF9" w14:textId="074A2E1A" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="000768A4" w:rsidP="000768A4">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>□中規模以上の病院（200床以上）　→　別途計画書添付</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27F0E20D" w14:textId="77777777" w:rsidR="009735BC" w:rsidRPr="000B5234" w:rsidRDefault="009735BC" w:rsidP="009735BC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-              <w:t>□200床以下の小病院　　（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>□在宅診療を主たる対象とした診療所　→　別途計画書添付</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53675DF9" w14:textId="5F1CCA9D" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="009735BC" w:rsidP="009735BC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="610"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>□上記以外の診療所、小病院</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="30834A48" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="30834A48" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3658" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E27B33B" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="1E27B33B" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>家庭医療専門研修Ⅰにおける研修期間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6123" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7413A3E4" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="7413A3E4" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="7E9E19D9" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="7E9E19D9" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="17"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2949" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31ABDBAD" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="31ABDBAD" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>常勤の認定指導医の配置の有無</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6832" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2917517E" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="2917517E" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□配置あり　　□配置なし → 特例申請</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="05F1DCC3" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="05F1DCC3" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="17"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12529A30" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="12529A30" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>※指導医の特例申請は、原則的に、へき地・離島と都道府県より法的に指定されている地区の施設においてのみ申請可能。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="5EF69104" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="5EF69104" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="17"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1815" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AAED698" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="2AAED698" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導医氏名１</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="106B5013" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="106B5013" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FEBADFC" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="7FEBADFC" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□常勤　□非常勤</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F7E8886" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="0F7E8886" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導医認定番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0448266B" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="0448266B" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="58C2A8C2" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="58C2A8C2" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="17"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1815" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34261E7F" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="34261E7F" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導医氏名2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="356CB206" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="356CB206" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25F65963" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="25F65963" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□常勤　□非常勤</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76CFF032" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="76CFF032" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導医認定番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="223EA813" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="223EA813" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="17D65F9B" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="17D65F9B" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="17"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1815" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3ED0FBBC" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="3ED0FBBC" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導医氏名3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72562C4B" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="72562C4B" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EEE20A5" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="6EEE20A5" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□常勤　□非常勤</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40674D42" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="40674D42" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導医認定番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="560BA56E" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="560BA56E" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="285566A4" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="285566A4" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="161E6D57" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="161E6D57" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>要件（各項目の全てを満たすとき、□を塗りつぶす（■のように））</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="05A368A0" w14:textId="77777777" w:rsidTr="00540792">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="05A368A0" w14:textId="77777777" w:rsidTr="00540792">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="656"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6F4F78B8" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="6F4F78B8" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>施設要件</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56D70E33" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="56D70E33" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>各専攻医当たりの経験症例数</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>として、</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="744B3E56" w14:textId="18064180" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="744B3E56" w14:textId="18064180" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□外来のべ患者数</w:t>
             </w:r>
-            <w:r w:rsidR="00540792" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00540792" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
-            <w:r w:rsidR="00BE7A36" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00BE7A36" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>概ね</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>人／週以上である。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="6973B2AA" w14:textId="77777777" w:rsidTr="00540792">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="6973B2AA" w14:textId="77777777" w:rsidTr="00540792">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="172"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1A3E774E" w14:textId="0D039C76" w:rsidR="00540792" w:rsidRPr="00C94CF8" w:rsidRDefault="00540792" w:rsidP="00540792">
+          </w:tcPr>
+          <w:p w14:paraId="1A3E774E" w14:textId="0D039C76" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00540792">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□後期高齢者：経験症例数全体の10％以上である。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="3EF9B3DD" w14:textId="77777777" w:rsidTr="00540792">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="3EF9B3DD" w14:textId="77777777" w:rsidTr="00540792">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7D563603" w14:textId="528C37EE" w:rsidR="00540792" w:rsidRPr="00C94CF8" w:rsidRDefault="00540792" w:rsidP="00540792">
+          </w:tcPr>
+          <w:p w14:paraId="7D563603" w14:textId="528C37EE" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00540792">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="006D0FAB" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="006D0FAB" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>中学生</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>以下の小児：経験症例数全体の5%以上である。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F62FA49" w14:textId="74B9006E" w:rsidR="00540792" w:rsidRPr="00C94CF8" w:rsidRDefault="00540792" w:rsidP="00540792">
+          <w:p w14:paraId="6F62FA49" w14:textId="74B9006E" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00540792">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="100" w:firstLine="140"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>満たさない場合、以下のいずれかが必要。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="269189D2" w14:textId="0B1649A8" w:rsidR="00382FEC" w:rsidRPr="00C94CF8" w:rsidRDefault="00540792" w:rsidP="00540792">
+          <w:p w14:paraId="269189D2" w14:textId="0B1649A8" w:rsidR="00382FEC" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00540792">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00311573" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00311573" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1人の専攻医が診療する中学生以下の患者数が1カ月あたり6人以上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DE58368" w14:textId="183F827F" w:rsidR="00540792" w:rsidRPr="00C94CF8" w:rsidRDefault="00540792" w:rsidP="00C02518">
+          <w:p w14:paraId="0DE58368" w14:textId="183F827F" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00C02518">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00C02518" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00C02518" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>同一診療圏内の医療機関（自院小児科も含む）で補完する</w:t>
             </w:r>
-            <w:r w:rsidR="009E6089" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="009E6089" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>：施設名（　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38EEDBB0" w14:textId="7D2924AF" w:rsidR="00540792" w:rsidRPr="00C94CF8" w:rsidRDefault="00540792" w:rsidP="00540792">
+          <w:p w14:paraId="38EEDBB0" w14:textId="7D2924AF" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00540792">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00C45707" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00C45707" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>第</w:t>
             </w:r>
-            <w:r w:rsidR="00C45707" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00C45707" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7条(5)</w:t>
             </w:r>
-            <w:r w:rsidR="00A40CF6" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00A40CF6" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>＃</w:t>
             </w:r>
-            <w:r w:rsidR="00C45707" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00C45707" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>に規定する医療過疎地域に位置する施設で、中学生以下の患者を断らずに実際に診療を提供している</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B5BBEA5" w14:textId="7ED1A168" w:rsidR="00540792" w:rsidRPr="00C94CF8" w:rsidRDefault="00540792" w:rsidP="00AA783D">
+          <w:p w14:paraId="2B5BBEA5" w14:textId="7ED1A168" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00AA783D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="250" w:firstLine="450"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>年間患者数実績（　　　　　）人、当該年齢層の患者数（　　　）人</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="271AB617" w14:textId="15EAB11D" w:rsidR="00E46BD3" w:rsidRPr="00C94CF8" w:rsidRDefault="00E46BD3" w:rsidP="00E46BD3">
+          <w:p w14:paraId="271AB617" w14:textId="15EAB11D" w:rsidR="00E46BD3" w:rsidRPr="000B5234" w:rsidRDefault="00E46BD3" w:rsidP="00E46BD3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="100" w:firstLine="180"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00F8739C" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00F8739C" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>第7条(5)</w:t>
             </w:r>
-            <w:r w:rsidR="00125BF2" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00125BF2" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>＃</w:t>
             </w:r>
-            <w:r w:rsidR="00F8739C" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00F8739C" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>に規定する医療過疎地域に位置する</w:t>
             </w:r>
-            <w:r w:rsidR="00F8739C" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00F8739C" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>施設ではないが</w:t>
             </w:r>
-            <w:r w:rsidR="008E4F43" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="008E4F43" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>中学生以下の患者を断らずに実際に診療を提供している</w:t>
             </w:r>
-            <w:r w:rsidR="00F237B9" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00F237B9" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
-            <w:r w:rsidR="00F237B9" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00F237B9" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2026年度末までの</w:t>
             </w:r>
-            <w:r w:rsidR="009A5013" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="009A5013" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>経過措置</w:t>
             </w:r>
-            <w:r w:rsidR="00F237B9" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00F237B9" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CC73D45" w14:textId="46C86001" w:rsidR="00E46BD3" w:rsidRPr="00C94CF8" w:rsidRDefault="00E46BD3" w:rsidP="00E46BD3">
+          <w:p w14:paraId="4CC73D45" w14:textId="46C86001" w:rsidR="00E46BD3" w:rsidRPr="000B5234" w:rsidRDefault="00E46BD3" w:rsidP="00E46BD3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="250" w:firstLine="450"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>年間患者数実績（　　　　　）人、当該年齢層の患者数（　　　）人</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6798EEB2" w14:textId="77777777" w:rsidR="00BE7A36" w:rsidRPr="00C94CF8" w:rsidRDefault="00BE7A36" w:rsidP="009E6089">
+          <w:p w14:paraId="6798EEB2" w14:textId="77777777" w:rsidR="00BE7A36" w:rsidRPr="000B5234" w:rsidRDefault="00BE7A36" w:rsidP="009E6089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="350" w:firstLine="490"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>※「研修期間中に週１回などのペースで並行して行われる領域別研修」に追記すること。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C85D924" w14:textId="4723D302" w:rsidR="00E87C7D" w:rsidRPr="00C94CF8" w:rsidRDefault="00CF50CA" w:rsidP="009E6089">
+          <w:p w14:paraId="2C85D924" w14:textId="4723D302" w:rsidR="00E87C7D" w:rsidRPr="000B5234" w:rsidRDefault="00CF50CA" w:rsidP="009E6089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="350" w:firstLine="490"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>＃細則第7条（５）</w:t>
             </w:r>
-            <w:r w:rsidR="00A93D2A" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00A93D2A" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>より</w:t>
             </w:r>
-            <w:r w:rsidR="00E3285F" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00E3285F" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>抜粋</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="705F58AB" w14:textId="77777777" w:rsidR="00E3285F" w:rsidRPr="00C94CF8" w:rsidRDefault="00557F79" w:rsidP="00E3285F">
+          <w:p w14:paraId="705F58AB" w14:textId="77777777" w:rsidR="00E3285F" w:rsidRPr="000B5234" w:rsidRDefault="00557F79" w:rsidP="00E3285F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="350" w:firstLine="490"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>医療過疎地域に位置した施設とは、</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10B25442" w14:textId="4D1D4B17" w:rsidR="00E3285F" w:rsidRPr="00C94CF8" w:rsidRDefault="00E3285F" w:rsidP="00E3285F">
+          <w:p w14:paraId="10B25442" w14:textId="4D1D4B17" w:rsidR="00E3285F" w:rsidRPr="000B5234" w:rsidRDefault="00E3285F" w:rsidP="00E3285F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLine="490"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>①</w:t>
             </w:r>
-            <w:r w:rsidR="00557F79" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00557F79" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>総務省の「過疎関係市町村都道府県別分布図」にて過疎市町村や区域ないしはみなされる市町村や区域に位置する病院・診療所、</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="580EAE41" w14:textId="77777777" w:rsidR="00E3285F" w:rsidRPr="00C94CF8" w:rsidRDefault="00557F79" w:rsidP="00E3285F">
+          <w:p w14:paraId="580EAE41" w14:textId="77777777" w:rsidR="00E3285F" w:rsidRPr="000B5234" w:rsidRDefault="00557F79" w:rsidP="00E3285F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="490"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>②厚生労働省へき地医療対策等実施要綱で定義されるへき地診療所</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="315DF384" w14:textId="77777777" w:rsidR="00A93D2A" w:rsidRPr="00C94CF8" w:rsidRDefault="00557F79" w:rsidP="00E3285F">
+          <w:p w14:paraId="315DF384" w14:textId="77777777" w:rsidR="00A93D2A" w:rsidRPr="000B5234" w:rsidRDefault="00557F79" w:rsidP="00E3285F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="490"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>③地域枠や自治医科大学の卒業生に対する医師派遣施策等に基づき、医師派遣が必要な施設であると各都道府県の医師派遣を担当する部署が判断し、その旨の文書が出せる施設</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0246C4E1" w14:textId="39BA0BA8" w:rsidR="00CF50CA" w:rsidRPr="00C94CF8" w:rsidRDefault="00557F79" w:rsidP="00E3285F">
+          <w:p w14:paraId="0246C4E1" w14:textId="39BA0BA8" w:rsidR="00CF50CA" w:rsidRPr="000B5234" w:rsidRDefault="00557F79" w:rsidP="00E3285F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="490"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>のいずれかを指す。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="536403FC" w14:textId="405C3F1D" w:rsidR="00E87C7D" w:rsidRPr="00C94CF8" w:rsidRDefault="00E87C7D" w:rsidP="009E6089">
+          <w:p w14:paraId="536403FC" w14:textId="405C3F1D" w:rsidR="00E87C7D" w:rsidRPr="000B5234" w:rsidRDefault="00E87C7D" w:rsidP="009E6089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="350" w:firstLine="630"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="6EC17CCF" w14:textId="77777777" w:rsidTr="00540792">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="6EC17CCF" w14:textId="77777777" w:rsidTr="00540792">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="195"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7D5CDE1A" w14:textId="31E9DBB5" w:rsidR="00540792" w:rsidRPr="00C94CF8" w:rsidRDefault="00540792" w:rsidP="00540792">
+          </w:tcPr>
+          <w:p w14:paraId="7D5CDE1A" w14:textId="31E9DBB5" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00540792">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□精神医学・心身医学領域の疾患：</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>概ね</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2人／週以上である。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="39A76A7D" w14:textId="77777777" w:rsidTr="00540792">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="39A76A7D" w14:textId="77777777" w:rsidTr="00540792">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="842"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="344C2346" w14:textId="42A83030" w:rsidR="00540792" w:rsidRPr="00C94CF8" w:rsidRDefault="00540792" w:rsidP="00540792">
+          </w:tcPr>
+          <w:p w14:paraId="344C2346" w14:textId="42A83030" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00540792">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□訪問診療患者数</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>概ね</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>人／週以上、終末期医療</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>概ね</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>人／</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月以上であり、緊急往診に対応可能である。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67F213F6" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00C94CF8" w:rsidRDefault="00540792" w:rsidP="00540792">
+          <w:p w14:paraId="67F213F6" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00540792">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="100" w:firstLine="140"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>※満たさない場合、以下のいずれかが必要。上の条件の場合「研修期間中に週１回などのペースで並行して行われる領域別研修」に追記すること。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CF4B4E9" w14:textId="0A1208F3" w:rsidR="00540792" w:rsidRPr="00C94CF8" w:rsidRDefault="00540792" w:rsidP="00540792">
+          <w:p w14:paraId="4CF4B4E9" w14:textId="0A1208F3" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00540792">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="467" w:hangingChars="143" w:hanging="257"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00375027" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00375027" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>同一診療圏内の医療機関で補完する</w:t>
             </w:r>
-            <w:r w:rsidR="009E6089" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="009E6089" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>：施設名（　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78119B41" w14:textId="3B755F8D" w:rsidR="00CD55F4" w:rsidRPr="00C94CF8" w:rsidRDefault="00CD55F4" w:rsidP="00540792">
+          <w:p w14:paraId="78119B41" w14:textId="3B755F8D" w:rsidR="00CD55F4" w:rsidRPr="000B5234" w:rsidRDefault="00CD55F4" w:rsidP="00540792">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="467" w:hangingChars="143" w:hanging="257"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00627474" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00627474" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>第</w:t>
             </w:r>
-            <w:r w:rsidR="00627474" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00627474" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7条(5)に規定する医療過疎地域に位置</w:t>
             </w:r>
-            <w:r w:rsidR="00627474" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00627474" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>する施設で、訪問診療と往診の患者数を合わせて週に</w:t>
             </w:r>
-            <w:r w:rsidR="00627474" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00627474" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1人以上、そのうち終末期医療を1人以上経験できる</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03A70640" w14:textId="52BFC333" w:rsidR="00AD051B" w:rsidRPr="00C94CF8" w:rsidRDefault="00AD051B" w:rsidP="009E6089">
+          <w:p w14:paraId="03A70640" w14:textId="52BFC333" w:rsidR="00AD051B" w:rsidRPr="000B5234" w:rsidRDefault="00AD051B" w:rsidP="009E6089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="210" w:firstLineChars="200" w:firstLine="280"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>※「研修期間中に週１回などのペースで並行して行われる領域別研修」に追記すること。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="71A18215" w14:textId="77777777" w:rsidTr="00540792">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="71A18215" w14:textId="77777777" w:rsidTr="00540792">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="664"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="68F16D82" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="68F16D82" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>体制やコンセプト</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1102F496" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="1102F496" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□アクセスの担保：24時間体制で医療機関が患者の健康問題に対応する体制をとっている。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5ACFD169" w14:textId="6A816787" w:rsidR="00A55721" w:rsidRPr="00C94CF8" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="5ACFD169" w14:textId="6A816787" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="79A0641C" w14:textId="77777777" w:rsidTr="00540792">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="79A0641C" w14:textId="77777777" w:rsidTr="00540792">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="357"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="28FFD588" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00540792">
+          </w:tcPr>
+          <w:p w14:paraId="28FFD588" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00540792">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□継続的なケア：</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Century" w:hint="eastAsia"/>
                 <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>一定の患者に対して研修期間中の継続的な診療を提供する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E136897" w14:textId="4653C0A2" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00540792">
+          <w:p w14:paraId="6E136897" w14:textId="4653C0A2" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00540792">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="4B1B1052" w14:textId="77777777" w:rsidTr="00540792">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="4B1B1052" w14:textId="77777777" w:rsidTr="00540792">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="438"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7804885D" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00540792">
+          </w:tcPr>
+          <w:p w14:paraId="7804885D" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00540792">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□包括的なケア：一施設で急性期、慢性期、予防・健康増進、緩和ケアなどを幅広く担当。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78B822C6" w14:textId="7E46CA2D" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00540792">
+          <w:p w14:paraId="78B822C6" w14:textId="7E46CA2D" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00540792">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="43389FC2" w14:textId="77777777" w:rsidTr="00540792">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="43389FC2" w14:textId="77777777" w:rsidTr="00540792">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4A902525" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00540792">
+          </w:tcPr>
+          <w:p w14:paraId="4A902525" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00540792">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□多様なサービスとの連携：必要な医療機関、介護・福祉機関などと適切に連携する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73E8C0C8" w14:textId="34704731" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00540792">
+          <w:p w14:paraId="73E8C0C8" w14:textId="34704731" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00540792">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="237A4983" w14:textId="77777777" w:rsidTr="00540792">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="237A4983" w14:textId="77777777" w:rsidTr="00540792">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="14288B4C" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00540792">
+          </w:tcPr>
+          <w:p w14:paraId="14288B4C" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00540792">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□家族志向型ケア：様々な年齢層を含む同一家族の構成員が受診する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20101174" w14:textId="2116953F" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00540792">
+          <w:p w14:paraId="20101174" w14:textId="2116953F" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00540792">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な状況（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="669C7F77" w14:textId="77777777" w:rsidTr="00540792">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="669C7F77" w14:textId="77777777" w:rsidTr="00540792">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5FF7ACEA" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00540792">
+          </w:tcPr>
+          <w:p w14:paraId="5FF7ACEA" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00540792">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk162711403"/>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□地域志向型ケア：受診していない地域住民への集団アプローチを計画的に実施する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69AE811F" w14:textId="3BB16FB0" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00540792">
+          <w:p w14:paraId="69AE811F" w14:textId="3BB16FB0" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00540792">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な内容と方法（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="5ACFA7D4" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="5ACFA7D4" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5C0850C5" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00813248" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="5C0850C5" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">週当たり研修日数：（　　　）日／週　</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="460F7A32" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00813248" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="460F7A32" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>※本研修（家庭医療専門研修Ⅰ）は週に4日以上行わなければならない。下記研修と合算し、業務は週最大5.5日に留めること。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="243A3FBE" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="243A3FBE" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="171"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6B665DC9" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00813248" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="6B665DC9" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>家庭医療専門研修Ⅰ（本研修）の研修期間中に週１回などのペースで並行して行われる領域別研修の内容とその日数</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5128C5D4" w14:textId="21D1CF03" w:rsidR="00A55721" w:rsidRPr="00813248" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          <w:p w14:paraId="5128C5D4" w14:textId="21D1CF03" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-              </w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>（週1日まで）</w:t>
             </w:r>
-            <w:r w:rsidR="00126947" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00126947" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カンファレンス等学習機会はここに記載しない。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="7166ADDC" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="7166ADDC" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3385" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="69AC1AD0" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00813248" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="69AC1AD0" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6396" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0A8D7FA6" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00813248" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="0A8D7FA6" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="4A5CA53F" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="4A5CA53F" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3385" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0B28D7B9" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00813248" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="0B28D7B9" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>日数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6396" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="38E87EFE" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00813248" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="38E87EFE" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="300" w:firstLine="540"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F3C4CF5" w14:textId="6E7C77AA" w:rsidR="00A55721" w:rsidRPr="00813248" w:rsidRDefault="00A55721" w:rsidP="00A55721">
+    <w:p w14:paraId="5F3C4CF5" w14:textId="6E7C77AA" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00A55721">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00813248">
+      <w:r w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>※研修施設が２</w:t>
       </w:r>
-      <w:r w:rsidR="00974E64" w:rsidRPr="00813248">
+      <w:r w:rsidR="00974E64" w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>箇所以上にわたる場合、上記内容をコピー＆ペーストして記載</w:t>
       </w:r>
-      <w:r w:rsidRPr="00813248">
+      <w:r w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:r w:rsidR="00974E64" w:rsidRPr="00813248">
+      <w:r w:rsidR="00974E64" w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>その際、研修施設名｢1｣の番号を順に｢2｣，｢3｣と増やすこと。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F9CED80" w14:textId="0D7722F1" w:rsidR="00A55721" w:rsidRPr="00813248" w:rsidRDefault="00A55721"/>
+    <w:p w14:paraId="2F9CED80" w14:textId="0D7722F1" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="-15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1289"/>
         <w:gridCol w:w="385"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="601"/>
         <w:gridCol w:w="533"/>
         <w:gridCol w:w="644"/>
         <w:gridCol w:w="490"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2437"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="44A094DC" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="44A094DC" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="325010C8" w14:textId="77777777" w:rsidR="009A4CE1" w:rsidRPr="00813248" w:rsidRDefault="002633D4" w:rsidP="005C4523">
+          <w:p w14:paraId="325010C8" w14:textId="77777777" w:rsidR="009A4CE1" w:rsidRPr="000B5234" w:rsidRDefault="002633D4" w:rsidP="005C4523">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>８</w:t>
             </w:r>
-            <w:r w:rsidR="009A4CE1" w:rsidRPr="00813248">
+            <w:r w:rsidR="009A4CE1" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="004D0690" w:rsidRPr="00813248">
+            <w:r w:rsidR="004D0690" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>２．家庭医療</w:t>
             </w:r>
-            <w:r w:rsidR="009A4CE1" w:rsidRPr="00813248">
+            <w:r w:rsidR="009A4CE1" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>専門研修Ⅱ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="09E0F43A" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="09E0F43A" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F7B8B58" w14:textId="77777777" w:rsidR="009A4CE1" w:rsidRPr="00813248" w:rsidRDefault="009A4CE1" w:rsidP="00205ED9">
+          <w:p w14:paraId="5F7B8B58" w14:textId="77777777" w:rsidR="009A4CE1" w:rsidRPr="000B5234" w:rsidRDefault="009A4CE1" w:rsidP="00205ED9">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>研修施設名</w:t>
             </w:r>
-            <w:r w:rsidR="001B6D4D" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="001B6D4D" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>１</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="219D9D7D" w14:textId="77777777" w:rsidR="009A4CE1" w:rsidRPr="00813248" w:rsidRDefault="009A4CE1" w:rsidP="005C4523">
+          <w:p w14:paraId="219D9D7D" w14:textId="77777777" w:rsidR="009A4CE1" w:rsidRPr="000B5234" w:rsidRDefault="009A4CE1" w:rsidP="005C4523">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5272" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36AF9B2E" w14:textId="77777777" w:rsidR="009A4CE1" w:rsidRPr="00813248" w:rsidRDefault="003F7582" w:rsidP="005C4523">
+          <w:p w14:paraId="36AF9B2E" w14:textId="77777777" w:rsidR="009A4CE1" w:rsidRPr="000B5234" w:rsidRDefault="003F7582" w:rsidP="005C4523">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">診療科名（　　　　</w:t>
             </w:r>
-            <w:r w:rsidR="009A4CE1" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="009A4CE1" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="2D47BF18" w14:textId="0D461987" w:rsidTr="00974E64">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="2D47BF18" w14:textId="0D461987" w:rsidTr="00974E64">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1606179C" w14:textId="4D4723D3" w:rsidR="00974E64" w:rsidRPr="00813248" w:rsidRDefault="00974E64" w:rsidP="00A628AB">
+          <w:p w14:paraId="1606179C" w14:textId="4D4723D3" w:rsidR="00974E64" w:rsidRPr="000B5234" w:rsidRDefault="00974E64" w:rsidP="00A628AB">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>施設情報</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3479" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="469DC2D2" w14:textId="38A581AA" w:rsidR="00974E64" w:rsidRPr="00813248" w:rsidRDefault="00974E64" w:rsidP="00A628AB">
+          <w:p w14:paraId="469DC2D2" w14:textId="38A581AA" w:rsidR="00974E64" w:rsidRPr="000B5234" w:rsidRDefault="00974E64" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>病院病床数（　　　　　　）床</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4628" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="554E17D3" w14:textId="2E51A6C2" w:rsidR="00974E64" w:rsidRPr="00813248" w:rsidRDefault="00974E64" w:rsidP="00974E64">
+          <w:p w14:paraId="554E17D3" w14:textId="2E51A6C2" w:rsidR="00974E64" w:rsidRPr="000B5234" w:rsidRDefault="00974E64" w:rsidP="00974E64">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>診療科病床数（　　　　）床</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="1BD37966" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="1BD37966" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3976" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="347ACD2B" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          <w:p w14:paraId="347ACD2B" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>家庭医療専門研修Ⅱにおける研修期間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="661DAF1B" w14:textId="1D336A7E" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          <w:p w14:paraId="661DAF1B" w14:textId="1D336A7E" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E56" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="7A9111DE" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="7A9111DE" w14:textId="77777777" w:rsidTr="00F83990">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3091" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="278D01EA" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          <w:p w14:paraId="278D01EA" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>常勤の認定指導医の配置の有無</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6690" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="678F2BD2" w14:textId="139DDFD6" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          <w:p w14:paraId="678F2BD2" w14:textId="139DDFD6" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□配置あり　　□配置なし → 特例申請</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="5E78FF14" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="5E78FF14" w14:textId="77777777" w:rsidTr="00F83990">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A677825" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          <w:p w14:paraId="2A677825" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>※指導医の特例申請は、原則的に、へき地・離島と都道府県より法的に指定されている地区の施設においてのみ申請可能。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="33C847FC" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="33C847FC" w14:textId="77777777" w:rsidTr="00F83990">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62DE81B9" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          <w:p w14:paraId="62DE81B9" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導医氏名1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D237FC9" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          <w:p w14:paraId="0D237FC9" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25E9F2E0" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          <w:p w14:paraId="25E9F2E0" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□常勤　□非常勤</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B173F56" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          <w:p w14:paraId="1B173F56" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導医認定番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2437" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65E5966A" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          <w:p w14:paraId="65E5966A" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="03537AFC" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="03537AFC" w14:textId="77777777" w:rsidTr="00F83990">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="257E6278" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          <w:p w14:paraId="257E6278" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導医氏名2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C9459DA" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          <w:p w14:paraId="7C9459DA" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6247EC3D" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          <w:p w14:paraId="6247EC3D" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□常勤　□非常勤</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C3EDDA9" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          <w:p w14:paraId="7C3EDDA9" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導医認定番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2437" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12CAA61E" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          <w:p w14:paraId="12CAA61E" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="33C11BA2" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="33C11BA2" w14:textId="77777777" w:rsidTr="00F83990">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="321"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4AE0F919" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          <w:p w14:paraId="4AE0F919" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>要件（各項目の全てを満たすとき、□を塗りつぶす（■のように））</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="1646C2B2" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="1646C2B2" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="758"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="30D0FC5E" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00813248" w:rsidRDefault="00A55721" w:rsidP="00A628AB">
+          </w:tcPr>
+          <w:p w14:paraId="30D0FC5E" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>施設要件</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F5E22AE" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="00813248" w:rsidRDefault="00A55721" w:rsidP="00A628AB">
+          <w:p w14:paraId="1F5E22AE" w14:textId="77777777" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□一般病床を有する</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C6E808F" w14:textId="7965287A" w:rsidR="00A55721" w:rsidRPr="00813248" w:rsidRDefault="00A55721" w:rsidP="00A628AB">
+          <w:p w14:paraId="5C6E808F" w14:textId="7965287A" w:rsidR="00A55721" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="215" w:hanging="215"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□救急医療を提供している</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="37D0AB44" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="37D0AB44" w14:textId="77777777" w:rsidTr="00F83990">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="79182BD5" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          </w:tcPr>
+          <w:p w14:paraId="79182BD5" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="215" w:hanging="215"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>各専攻医当たりの経験症例数</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D723869" w14:textId="548F2B85" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A55721" w:rsidP="00A628AB">
+          <w:p w14:paraId="4D723869" w14:textId="548F2B85" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="215" w:hanging="215"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□退院サマリー作成数：概ね</w:t>
             </w:r>
-            <w:r w:rsidR="00A628AB" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00A628AB" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>人／月</w:t>
             </w:r>
-            <w:r w:rsidR="00A628AB" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00A628AB" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>以上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31EAEC1D" w14:textId="7EB0E843" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A55721" w:rsidP="00A628AB">
+          <w:p w14:paraId="31EAEC1D" w14:textId="7EB0E843" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="215" w:hanging="215"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　□うち、救急外来や一般外来からの緊急（即日）入院：概ね</w:t>
             </w:r>
-            <w:r w:rsidR="00A628AB" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00A628AB" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>人／月</w:t>
             </w:r>
-            <w:r w:rsidR="00A628AB" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00A628AB" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>以上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C70D174" w14:textId="63CB4C52" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A55721" w:rsidP="00A628AB">
+          <w:p w14:paraId="1C70D174" w14:textId="63CB4C52" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="215" w:hanging="215"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□退院前カンファレンス参加件数：概ね</w:t>
             </w:r>
-            <w:r w:rsidR="00A628AB" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00A628AB" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件／月</w:t>
             </w:r>
-            <w:r w:rsidR="00A628AB" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00A628AB" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>以上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F201C78" w14:textId="5C3BBB00" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A55721" w:rsidP="00A628AB">
+          <w:p w14:paraId="2F201C78" w14:textId="5C3BBB00" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="215" w:hanging="215"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□外来患者数：概ね</w:t>
             </w:r>
-            <w:r w:rsidR="00A628AB" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00A628AB" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>人／週</w:t>
             </w:r>
-            <w:r w:rsidR="00A628AB" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00A628AB" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>以上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DF0EC73" w14:textId="302D1020" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A55721" w:rsidP="00A628AB">
+          <w:p w14:paraId="7DF0EC73" w14:textId="302D1020" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="215" w:hanging="215"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　□うち、新患・定期外の急性の問題：概ね</w:t>
             </w:r>
-            <w:r w:rsidR="00A628AB" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00A628AB" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00974E64" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00974E64" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>人／週</w:t>
             </w:r>
-            <w:r w:rsidR="00A628AB" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00A628AB" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>以上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64AC0F37" w14:textId="1645B2C5" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A55721" w:rsidP="00A55721">
+          <w:p w14:paraId="64AC0F37" w14:textId="1645B2C5" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A55721" w:rsidP="00A55721">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="215" w:hanging="215"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□救急外来患者数：概ね</w:t>
             </w:r>
-            <w:r w:rsidR="00A628AB" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00A628AB" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00974E64" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00974E64" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>人／週</w:t>
             </w:r>
-            <w:r w:rsidR="00A628AB" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00A628AB" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="6D7FA077" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="6D7FA077" w14:textId="77777777" w:rsidTr="00F83990">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="691"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="54DDA4C2" w14:textId="22AECF1E" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          </w:tcPr>
+          <w:p w14:paraId="54DDA4C2" w14:textId="22AECF1E" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>病棟診療</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56067B85" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          <w:p w14:paraId="56067B85" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□高齢者（特に虚弱）ケア</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51BD7D60" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          <w:p w14:paraId="51BD7D60" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="761981FA" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="761981FA" w14:textId="77777777" w:rsidTr="00F83990">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="543BF834" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          </w:tcPr>
+          <w:p w14:paraId="543BF834" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□複数の健康問題を抱える患者への対応</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BADD037" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          <w:p w14:paraId="1BADD037" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="58583C2D" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="58583C2D" w14:textId="77777777" w:rsidTr="00F83990">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="377"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4B9C5645" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          </w:tcPr>
+          <w:p w14:paraId="4B9C5645" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□必要に応じた専門医との連携</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47A6780C" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          <w:p w14:paraId="47A6780C" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="4F7AD51F" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="4F7AD51F" w14:textId="77777777" w:rsidTr="00F83990">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4C095FB1" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          </w:tcPr>
+          <w:p w14:paraId="4C095FB1" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□心理・社会・倫理的複雑事例への対応</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EA8DEDF" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          <w:p w14:paraId="1EA8DEDF" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="7849470D" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="7849470D" w14:textId="77777777" w:rsidTr="00F83990">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="183"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="364EE45F" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          </w:tcPr>
+          <w:p w14:paraId="364EE45F" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□癌・非癌患者の緩和ケア</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B9BEFC0" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          <w:p w14:paraId="0B9BEFC0" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="1B684A9E" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="1B684A9E" w14:textId="77777777" w:rsidTr="00F83990">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="370"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2E37C7AB" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          </w:tcPr>
+          <w:p w14:paraId="2E37C7AB" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□退院支援と地域連携機能の提供</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CF3AE09" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          <w:p w14:paraId="2CF3AE09" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="2515A6A0" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="2515A6A0" w14:textId="77777777" w:rsidTr="00F83990">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0B033D7C" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          </w:tcPr>
+          <w:p w14:paraId="0B033D7C" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□在宅患者の入院時対応</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="165A665C" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          <w:p w14:paraId="165A665C" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>具体的な体制（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="06048501" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="06048501" w14:textId="77777777" w:rsidTr="00F83990">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4AA5FB60" w14:textId="274C843F" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          </w:tcPr>
+          <w:p w14:paraId="4AA5FB60" w14:textId="274C843F" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>外来診療</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CA97501" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          <w:p w14:paraId="5CA97501" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□救急外来及び初診外来</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BFA8D1D" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          <w:p w14:paraId="6BFA8D1D" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="3E7FE3B6" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="3E7FE3B6" w14:textId="77777777" w:rsidTr="00F83990">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="366"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="766F2764" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          </w:tcPr>
+          <w:p w14:paraId="766F2764" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□臓器別ではない外来で幅広く多くの初診患者</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="214711BA" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          <w:p w14:paraId="214711BA" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="587E7C5A" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="587E7C5A" w14:textId="77777777" w:rsidTr="00F83990">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4B4FA079" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          </w:tcPr>
+          <w:p w14:paraId="4B4FA079" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□よくある症候と疾患</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48CC1640" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          <w:p w14:paraId="48CC1640" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="4327D2F0" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="4327D2F0" w14:textId="77777777" w:rsidTr="00F83990">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="07756024" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          </w:tcPr>
+          <w:p w14:paraId="07756024" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□臨床推論・EBM</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CF5F795" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          <w:p w14:paraId="3CF5F795" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="2EBA6CD5" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="2EBA6CD5" w14:textId="77777777" w:rsidTr="00F83990">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="69D429C9" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          </w:tcPr>
+          <w:p w14:paraId="69D429C9" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□複数の健康問題への包括的なケア</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B53F3BE" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          <w:p w14:paraId="0B53F3BE" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="77059B0D" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="77059B0D" w14:textId="77777777" w:rsidTr="00F83990">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="40EDF2AF" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          </w:tcPr>
+          <w:p w14:paraId="40EDF2AF" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□診断困難患者への対応</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0383EC1C" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="00813248" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
+          <w:p w14:paraId="0383EC1C" w14:textId="77777777" w:rsidR="00A628AB" w:rsidRPr="000B5234" w:rsidRDefault="00A628AB" w:rsidP="00A628AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="120D01F3" w14:textId="77777777" w:rsidTr="007B12F5">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="120D01F3" w14:textId="77777777" w:rsidTr="007B12F5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4FA4E902" w14:textId="4D945A6E" w:rsidR="007B12F5" w:rsidRPr="00813248" w:rsidRDefault="007B12F5" w:rsidP="00F93EC3">
+          </w:tcPr>
+          <w:p w14:paraId="4FA4E902" w14:textId="4D945A6E" w:rsidR="007B12F5" w:rsidRPr="000B5234" w:rsidRDefault="007B12F5" w:rsidP="00F93EC3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk162882619"/>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>体制やコンセプト</w:t>
             </w:r>
-            <w:r w:rsidR="0078383A" w:rsidRPr="00813248">
+            <w:r w:rsidR="0078383A" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　※この施設で12か月以上連続して行うことを</w:t>
             </w:r>
-            <w:r w:rsidR="00A90842" w:rsidRPr="00813248">
+            <w:r w:rsidR="00A90842" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>細則第4条の要件とする場合には記載する</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="048BC2A7" w14:textId="77777777" w:rsidR="007B12F5" w:rsidRPr="00813248" w:rsidRDefault="007B12F5" w:rsidP="00F93EC3">
+          <w:p w14:paraId="048BC2A7" w14:textId="77777777" w:rsidR="007B12F5" w:rsidRPr="000B5234" w:rsidRDefault="007B12F5" w:rsidP="00F93EC3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□アクセスの担保：24時間体制で医療機関が患者の健康問題に対応する体制をとっている。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00B74635" w14:textId="77777777" w:rsidR="007B12F5" w:rsidRPr="00813248" w:rsidRDefault="007B12F5" w:rsidP="007B12F5">
+          <w:p w14:paraId="00B74635" w14:textId="77777777" w:rsidR="007B12F5" w:rsidRPr="000B5234" w:rsidRDefault="007B12F5" w:rsidP="007B12F5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="3A24BFFB" w14:textId="77777777" w:rsidTr="007B12F5">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="3A24BFFB" w14:textId="77777777" w:rsidTr="007B12F5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="18107E94" w14:textId="77777777" w:rsidR="007B12F5" w:rsidRPr="00813248" w:rsidRDefault="007B12F5" w:rsidP="00F93EC3">
+          </w:tcPr>
+          <w:p w14:paraId="18107E94" w14:textId="77777777" w:rsidR="007B12F5" w:rsidRPr="000B5234" w:rsidRDefault="007B12F5" w:rsidP="00F93EC3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>□継続的なケア：一定の患者に対して研修期間中の継続的な診療を提供する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BD4B4B1" w14:textId="77777777" w:rsidR="007B12F5" w:rsidRPr="00813248" w:rsidRDefault="007B12F5" w:rsidP="007B12F5">
+          <w:p w14:paraId="4BD4B4B1" w14:textId="77777777" w:rsidR="007B12F5" w:rsidRPr="000B5234" w:rsidRDefault="007B12F5" w:rsidP="007B12F5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="5D9E981A" w14:textId="77777777" w:rsidTr="007B12F5">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="5D9E981A" w14:textId="77777777" w:rsidTr="007B12F5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2EE5E1E4" w14:textId="77777777" w:rsidR="007B12F5" w:rsidRPr="00813248" w:rsidRDefault="007B12F5" w:rsidP="00F93EC3">
+          </w:tcPr>
+          <w:p w14:paraId="2EE5E1E4" w14:textId="77777777" w:rsidR="007B12F5" w:rsidRPr="000B5234" w:rsidRDefault="007B12F5" w:rsidP="00F93EC3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>□包括的なケア：一施設で急性期、慢性期、予防・健康増進、緩和ケアなどを幅広く担当。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4417BC46" w14:textId="77777777" w:rsidR="007B12F5" w:rsidRPr="00813248" w:rsidRDefault="007B12F5" w:rsidP="007B12F5">
+          <w:p w14:paraId="4417BC46" w14:textId="77777777" w:rsidR="007B12F5" w:rsidRPr="000B5234" w:rsidRDefault="007B12F5" w:rsidP="007B12F5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="7C48A5BB" w14:textId="77777777" w:rsidTr="007B12F5">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="7C48A5BB" w14:textId="77777777" w:rsidTr="007B12F5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="283E1302" w14:textId="77777777" w:rsidR="007B12F5" w:rsidRPr="00813248" w:rsidRDefault="007B12F5" w:rsidP="00F93EC3">
+          </w:tcPr>
+          <w:p w14:paraId="283E1302" w14:textId="77777777" w:rsidR="007B12F5" w:rsidRPr="000B5234" w:rsidRDefault="007B12F5" w:rsidP="00F93EC3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□多様なサービスとの連携：必要な医療機関、介護・福祉機関などと適切に連携する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706C0D57" w14:textId="77777777" w:rsidR="007B12F5" w:rsidRPr="00813248" w:rsidRDefault="007B12F5" w:rsidP="007B12F5">
+          <w:p w14:paraId="706C0D57" w14:textId="77777777" w:rsidR="007B12F5" w:rsidRPr="000B5234" w:rsidRDefault="007B12F5" w:rsidP="007B12F5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="4F077CBB" w14:textId="77777777" w:rsidTr="007B12F5">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="4F077CBB" w14:textId="77777777" w:rsidTr="007B12F5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0A0B0321" w14:textId="77777777" w:rsidR="007B12F5" w:rsidRPr="00813248" w:rsidRDefault="007B12F5" w:rsidP="00F93EC3">
+          </w:tcPr>
+          <w:p w14:paraId="0A0B0321" w14:textId="77777777" w:rsidR="007B12F5" w:rsidRPr="000B5234" w:rsidRDefault="007B12F5" w:rsidP="00F93EC3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□家族志向型ケア：様々な年齢層を含む同一家族の構成員が受診する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6383B6C5" w14:textId="77777777" w:rsidR="007B12F5" w:rsidRPr="00813248" w:rsidRDefault="007B12F5" w:rsidP="007B12F5">
+          <w:p w14:paraId="6383B6C5" w14:textId="77777777" w:rsidR="007B12F5" w:rsidRPr="000B5234" w:rsidRDefault="007B12F5" w:rsidP="007B12F5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>具体的な状況（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="3FBB0735" w14:textId="77777777" w:rsidTr="007B12F5">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="3FBB0735" w14:textId="77777777" w:rsidTr="007B12F5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5F5832FC" w14:textId="77777777" w:rsidR="00F71154" w:rsidRPr="00813248" w:rsidRDefault="00F71154" w:rsidP="00F71154">
+          </w:tcPr>
+          <w:p w14:paraId="5F5832FC" w14:textId="77777777" w:rsidR="00F71154" w:rsidRPr="000B5234" w:rsidRDefault="00F71154" w:rsidP="00F71154">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□地域志向型ケア：受診していない地域住民への集団アプローチを計画的に実施する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2190813F" w14:textId="55A8C942" w:rsidR="00F71154" w:rsidRPr="00813248" w:rsidRDefault="00F71154" w:rsidP="00F71154">
+          <w:p w14:paraId="2190813F" w14:textId="55A8C942" w:rsidR="00F71154" w:rsidRPr="000B5234" w:rsidRDefault="00F71154" w:rsidP="00F71154">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な内容と方法（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="712F41BD" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="712F41BD" w14:textId="77777777" w:rsidTr="00F83990">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="324"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2D1A3A5C" w14:textId="4A35C7D3" w:rsidR="00F71154" w:rsidRPr="00813248" w:rsidRDefault="00F71154" w:rsidP="00F71154">
+          </w:tcPr>
+          <w:p w14:paraId="2D1A3A5C" w14:textId="4A35C7D3" w:rsidR="00F71154" w:rsidRPr="000B5234" w:rsidRDefault="00F71154" w:rsidP="00F71154">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">週当たり研修日数：（　　　）日／週　</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="623D9FFB" w14:textId="77777777" w:rsidR="00F71154" w:rsidRPr="00813248" w:rsidRDefault="00F71154" w:rsidP="00F71154">
+          <w:p w14:paraId="623D9FFB" w14:textId="77777777" w:rsidR="00F71154" w:rsidRPr="000B5234" w:rsidRDefault="00F71154" w:rsidP="00F71154">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>※本研修（家庭医療専門研修Ⅱ）は週に4日以上行わなければならない。下記研修と合算し、業務は週最大5.5日に留めること。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="60173279" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="60173279" w14:textId="77777777" w:rsidTr="00F83990">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3CF9DC88" w14:textId="77777777" w:rsidR="00F71154" w:rsidRPr="00813248" w:rsidRDefault="00F71154" w:rsidP="00F71154">
+          </w:tcPr>
+          <w:p w14:paraId="3CF9DC88" w14:textId="77777777" w:rsidR="00F71154" w:rsidRPr="000B5234" w:rsidRDefault="00F71154" w:rsidP="00F71154">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>家庭医療専門研修Ⅱ（本研修）の研修期間中に週１回などのペースで並行して行われる領域別研修の内容とその日数</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="588E2466" w14:textId="70D174A7" w:rsidR="00F71154" w:rsidRPr="00813248" w:rsidRDefault="00F71154" w:rsidP="00F71154">
+          <w:p w14:paraId="588E2466" w14:textId="70D174A7" w:rsidR="00F71154" w:rsidRPr="000B5234" w:rsidRDefault="00F71154" w:rsidP="00F71154">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（週1日まで）</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>※カンファレンス等学習機会はここに記載しない。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="11ACBA43" w14:textId="77777777" w:rsidTr="00C905F6">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="11ACBA43" w14:textId="77777777" w:rsidTr="00C905F6">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="74F8287E" w14:textId="77777777" w:rsidR="00F71154" w:rsidRPr="00813248" w:rsidRDefault="00F71154" w:rsidP="00F71154">
+          </w:tcPr>
+          <w:p w14:paraId="74F8287E" w14:textId="77777777" w:rsidR="00F71154" w:rsidRPr="000B5234" w:rsidRDefault="00F71154" w:rsidP="00F71154">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8492" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6F36501F" w14:textId="77777777" w:rsidR="00F71154" w:rsidRPr="00813248" w:rsidRDefault="00F71154" w:rsidP="00F71154">
+          </w:tcPr>
+          <w:p w14:paraId="6F36501F" w14:textId="77777777" w:rsidR="00F71154" w:rsidRPr="000B5234" w:rsidRDefault="00F71154" w:rsidP="00F71154">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="02C135CC" w14:textId="77777777" w:rsidTr="00C905F6">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="02C135CC" w14:textId="77777777" w:rsidTr="00C905F6">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2A725FB4" w14:textId="77777777" w:rsidR="00F71154" w:rsidRPr="00813248" w:rsidRDefault="00F71154" w:rsidP="00F71154">
+          </w:tcPr>
+          <w:p w14:paraId="2A725FB4" w14:textId="77777777" w:rsidR="00F71154" w:rsidRPr="000B5234" w:rsidRDefault="00F71154" w:rsidP="00F71154">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>日数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8492" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="00CE3B2F" w14:textId="77777777" w:rsidR="00F71154" w:rsidRPr="00813248" w:rsidRDefault="00F71154" w:rsidP="00F71154">
+          </w:tcPr>
+          <w:p w14:paraId="00CE3B2F" w14:textId="77777777" w:rsidR="00F71154" w:rsidRPr="000B5234" w:rsidRDefault="00F71154" w:rsidP="00F71154">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="300" w:firstLine="540"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="14A8E669" w14:textId="77777777" w:rsidR="00974E64" w:rsidRPr="00813248" w:rsidRDefault="00974E64" w:rsidP="00974E64">
+    <w:p w14:paraId="14A8E669" w14:textId="77777777" w:rsidR="00974E64" w:rsidRPr="000B5234" w:rsidRDefault="00974E64" w:rsidP="00974E64">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00813248">
+      <w:r w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>※研修施設が２箇所以上にわたる場合、上記内容をコピー＆ペーストして記載。その際、研修施設名｢1｣の番号を順に｢2｣，｢3｣と増やすこと。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19363FE2" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6">
-      <w:r w:rsidRPr="00813248">
+    <w:p w14:paraId="19363FE2" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5234">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="98"/>
         <w:tblW w:w="9766" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1507"/>
         <w:gridCol w:w="844"/>
         <w:gridCol w:w="1126"/>
         <w:gridCol w:w="1451"/>
         <w:gridCol w:w="1337"/>
         <w:gridCol w:w="2069"/>
         <w:gridCol w:w="1432"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="3E623A42" w14:textId="77777777" w:rsidTr="00A628AB">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="3E623A42" w14:textId="77777777" w:rsidTr="00A628AB">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9766" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="6343E2D7" w14:textId="59367513" w:rsidR="008B179E" w:rsidRPr="00813248" w:rsidRDefault="002633D4" w:rsidP="00A628AB">
+          <w:p w14:paraId="6343E2D7" w14:textId="59367513" w:rsidR="008B179E" w:rsidRPr="000B5234" w:rsidRDefault="002633D4" w:rsidP="00A628AB">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="46" w:left="135" w:hangingChars="21" w:hanging="38"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>８</w:t>
             </w:r>
-            <w:r w:rsidR="008B179E" w:rsidRPr="00813248">
+            <w:r w:rsidR="008B179E" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="004D0690" w:rsidRPr="00813248">
+            <w:r w:rsidR="004D0690" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>３</w:t>
             </w:r>
-            <w:r w:rsidR="008B179E" w:rsidRPr="00813248">
+            <w:r w:rsidR="008B179E" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>．領域別研修：その他</w:t>
             </w:r>
-            <w:r w:rsidR="00F55EE2" w:rsidRPr="00813248">
+            <w:r w:rsidR="00F55EE2" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="5DBEF1A5" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="5DBEF1A5" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5961BBE2" w14:textId="77777777" w:rsidR="008B179E" w:rsidRPr="00813248" w:rsidRDefault="008B179E" w:rsidP="00F83990">
+          <w:p w14:paraId="5961BBE2" w14:textId="77777777" w:rsidR="008B179E" w:rsidRPr="000B5234" w:rsidRDefault="008B179E" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>研修領域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1571B900" w14:textId="77777777" w:rsidR="008B179E" w:rsidRPr="00813248" w:rsidRDefault="008B179E" w:rsidP="00F83990">
+          <w:p w14:paraId="1571B900" w14:textId="77777777" w:rsidR="008B179E" w:rsidRPr="000B5234" w:rsidRDefault="008B179E" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>必修･</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46D2FE0E" w14:textId="77777777" w:rsidR="008B179E" w:rsidRPr="00813248" w:rsidRDefault="008B179E" w:rsidP="00F83990">
+          <w:p w14:paraId="46D2FE0E" w14:textId="77777777" w:rsidR="008B179E" w:rsidRPr="000B5234" w:rsidRDefault="008B179E" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>選択別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27693CC0" w14:textId="77777777" w:rsidR="008B179E" w:rsidRPr="00813248" w:rsidRDefault="008B179E" w:rsidP="00F83990">
+          <w:p w14:paraId="27693CC0" w14:textId="77777777" w:rsidR="008B179E" w:rsidRPr="000B5234" w:rsidRDefault="008B179E" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ブロック･</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B4C472D" w14:textId="77777777" w:rsidR="008B179E" w:rsidRPr="00813248" w:rsidRDefault="008B179E" w:rsidP="00F83990">
+          <w:p w14:paraId="0B4C472D" w14:textId="77777777" w:rsidR="008B179E" w:rsidRPr="000B5234" w:rsidRDefault="008B179E" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>兼任の別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08535062" w14:textId="77777777" w:rsidR="008B179E" w:rsidRPr="00813248" w:rsidRDefault="008B179E" w:rsidP="00F83990">
+          <w:p w14:paraId="08535062" w14:textId="77777777" w:rsidR="008B179E" w:rsidRPr="000B5234" w:rsidRDefault="008B179E" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>研修日数</w:t>
             </w:r>
-            <w:r w:rsidR="003416AE" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="003416AE" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/週</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F3F7A91" w14:textId="77777777" w:rsidR="008B179E" w:rsidRPr="00813248" w:rsidRDefault="008B179E" w:rsidP="00F83990">
+          <w:p w14:paraId="7F3F7A91" w14:textId="77777777" w:rsidR="008B179E" w:rsidRPr="000B5234" w:rsidRDefault="008B179E" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（兼任の場合）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="414E0B01" w14:textId="77777777" w:rsidR="008B179E" w:rsidRPr="00813248" w:rsidRDefault="008B179E" w:rsidP="00F83990">
+          <w:p w14:paraId="414E0B01" w14:textId="77777777" w:rsidR="008B179E" w:rsidRPr="000B5234" w:rsidRDefault="008B179E" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>研修期間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A0908CA" w14:textId="77777777" w:rsidR="008B179E" w:rsidRPr="00813248" w:rsidRDefault="008B179E" w:rsidP="00F83990">
+          <w:p w14:paraId="6A0908CA" w14:textId="77777777" w:rsidR="008B179E" w:rsidRPr="000B5234" w:rsidRDefault="008B179E" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>研修施設名と</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77A32F01" w14:textId="77777777" w:rsidR="008B179E" w:rsidRPr="00813248" w:rsidRDefault="008B179E" w:rsidP="00F83990">
+          <w:p w14:paraId="77A32F01" w14:textId="77777777" w:rsidR="008B179E" w:rsidRPr="000B5234" w:rsidRDefault="008B179E" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>診療科名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A4F42B5" w14:textId="77777777" w:rsidR="008B179E" w:rsidRPr="00813248" w:rsidRDefault="008B179E" w:rsidP="00F83990">
+          <w:p w14:paraId="4A4F42B5" w14:textId="77777777" w:rsidR="008B179E" w:rsidRPr="000B5234" w:rsidRDefault="008B179E" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導医氏名</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="6AB5E9AD" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="6AB5E9AD" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="185"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01492342" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="01492342" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>内科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DDA460F" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="6DDA460F" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□必修</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69BE984C" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="69BE984C" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□選択</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FE581BC" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="4FE581BC" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□ﾌﾞﾛｯｸ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32AEF93E" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="32AEF93E" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□兼任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D9C813B" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="7D9C813B" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7816C019" w14:textId="1F141B00" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="7816C019" w14:textId="1F141B00" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E56" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BD46F1A" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="1BD46F1A" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB70133" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="3FB70133" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="7199A64E" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="7199A64E" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="185"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FD27E1E" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="5FD27E1E" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>小児科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="293D30CC" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="293D30CC" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□必修</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B85CB2B" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="2B85CB2B" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□選択</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46CFE7EB" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="46CFE7EB" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□ﾌﾞﾛｯｸ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3100FE29" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="3100FE29" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□兼任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E2331EE" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="0E2331EE" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="773F326D" w14:textId="78418463" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="773F326D" w14:textId="78418463" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E56" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E7E7DED" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="4E7E7DED" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65B1D087" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="65B1D087" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="4186F299" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="4186F299" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="185"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E8DE151" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="2E8DE151" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>救急</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1409B852" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="1409B852" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□必修</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53F0D7BD" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="53F0D7BD" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□選択</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59913F1B" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="59913F1B" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□ﾌﾞﾛｯｸ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="342ED9A8" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="342ED9A8" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□兼任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0460DCA0" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="0460DCA0" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12FC8A65" w14:textId="5CDB59BA" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="12FC8A65" w14:textId="5CDB59BA" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E56" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D55F4DE" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="7D55F4DE" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="659FE0FB" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="659FE0FB" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="557BCD7B" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="557BCD7B" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="185"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7115A342" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="7115A342" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>一般外科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66250659" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="66250659" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□必修</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35716969" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="35716969" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□選択</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE5BC42" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="5AE5BC42" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□ﾌﾞﾛｯｸ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A740505" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="3A740505" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□兼任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF170E1" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="0FF170E1" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C8415F8" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="3C8415F8" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="324BA7B5" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="324BA7B5" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B6D91B7" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="1B6D91B7" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="5D7730BC" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="5D7730BC" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0986C3C6" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="0986C3C6" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>整形外科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12113F7A" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="12113F7A" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□必修</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3ABCD5CE" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="3ABCD5CE" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□選択</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7963194C" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="7963194C" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□ﾌﾞﾛｯｸ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69CE742A" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="69CE742A" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□兼任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="304B5D54" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="304B5D54" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="564832D6" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="564832D6" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AD314FC" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="2AD314FC" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED8C7D5" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="7ED8C7D5" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="5D0ACB0D" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="5D0ACB0D" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40958DF7" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="40958DF7" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>精神科／</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44740543" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="44740543" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>心療内科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31FAAE96" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="31FAAE96" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□必修</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="790882C3" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="790882C3" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□選択</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="568D5D9D" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="568D5D9D" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□ﾌﾞﾛｯｸ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="084D23BC" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="084D23BC" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□兼任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="126092A8" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="126092A8" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DE6E2B8" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="1DE6E2B8" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D945C59" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="3D945C59" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FA7A250" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="7FA7A250" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="528E9F3D" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="528E9F3D" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="021C9276" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="021C9276" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>産婦人科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D2B5917" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="1D2B5917" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□必修</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23057EE2" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="23057EE2" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□選択</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24E15F12" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="24E15F12" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□ﾌﾞﾛｯｸ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75090D81" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="75090D81" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□兼任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7757F124" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="7757F124" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03CAE5D9" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="03CAE5D9" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19E05B60" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="19E05B60" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F1E256D" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="4F1E256D" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="7E0428E1" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="7E0428E1" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="447FBC6E" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="447FBC6E" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>皮膚科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="736C968F" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="736C968F" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□必修</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27D8DA8C" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="27D8DA8C" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□選択</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4544E43B" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="4544E43B" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□ﾌﾞﾛｯｸ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EF48E30" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="7EF48E30" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□兼任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06FFB0B7" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="06FFB0B7" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A2B17E7" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="1A2B17E7" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0240ADF9" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="0240ADF9" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="065ECDA7" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="065ECDA7" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="491F22FC" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="491F22FC" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00A12CD4" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="00A12CD4" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>泌尿器科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42417757" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="42417757" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□必修</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="648C1288" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="648C1288" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□選択</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CAFCD1C" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="6CAFCD1C" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□ﾌﾞﾛｯｸ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F5CA5FB" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="2F5CA5FB" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□兼任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10585CF0" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="10585CF0" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28F212FE" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="28F212FE" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69CF6FC4" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="69CF6FC4" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55FF95B5" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="55FF95B5" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="795D4BD0" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="795D4BD0" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A8DFC68" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="4A8DFC68" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>眼科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4418F9F9" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="4418F9F9" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□必修</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D3A9748" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="0D3A9748" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□選択</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BCA661F" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="1BCA661F" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□ﾌﾞﾛｯｸ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EBC793F" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="3EBC793F" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□兼任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F843263" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="5F843263" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D8DEB42" w14:textId="472E6294" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="6D8DEB42" w14:textId="472E6294" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E56" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7887475F" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="7887475F" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78CA0636" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="78CA0636" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="048609A5" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="048609A5" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B3250B1" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="0B3250B1" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>耳鼻咽喉科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="244E5FF5" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="244E5FF5" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□必修</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DC402AF" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="6DC402AF" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□選択</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13A7D4C2" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="13A7D4C2" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□ﾌﾞﾛｯｸ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2899E095" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="2899E095" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□兼任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32498042" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="32498042" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48CA2C6F" w14:textId="6BDD0FC2" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="48CA2C6F" w14:textId="6BDD0FC2" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E56" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F176A9B" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="0F176A9B" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10616C57" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="10616C57" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="21D139E2" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="21D139E2" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="252CAFB9" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="252CAFB9" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>放射線科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E5E0933" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="3E5E0933" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□必修</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3893BDD3" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="3893BDD3" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□選択</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16E60865" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="16E60865" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□ﾌﾞﾛｯｸ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11DCBBC6" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="11DCBBC6" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□兼任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C1C4D6E" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="5C1C4D6E" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44D35F22" w14:textId="4DFB932B" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="44D35F22" w14:textId="4DFB932B" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E56" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BF583F3" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="7BF583F3" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14D3F100" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="14D3F100" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="26985F6A" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="26985F6A" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72A6655F" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="72A6655F" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>臨床検査</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="748BD848" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="748BD848" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□必修</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33F53C37" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="33F53C37" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□選択</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6213DFC6" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="6213DFC6" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□ﾌﾞﾛｯｸ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F7C87F2" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="2F7C87F2" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□兼任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="577820A9" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="577820A9" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3689D3C1" w14:textId="6FC65C41" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="3689D3C1" w14:textId="6FC65C41" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E56" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="608D5D37" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="608D5D37" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A3DF979" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="2A3DF979" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="69E1D33A" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="69E1D33A" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E9131C9" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="3E9131C9" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>リハビリ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="632FC269" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="632FC269" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>テーション</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A42208B" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="3A42208B" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□必修</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15E74BA4" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="15E74BA4" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□選択</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="654D8F91" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="654D8F91" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□ﾌﾞﾛｯｸ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B89A855" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="6B89A855" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□兼任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B0BABFC" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="1B0BABFC" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29D193A0" w14:textId="2974FC21" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="29D193A0" w14:textId="2974FC21" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E56" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="681939FD" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="681939FD" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AD28916" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="2AD28916" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="0DB08B03" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="0DB08B03" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="177147CB" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="177147CB" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>その他</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FDBE38D" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="6FDBE38D" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　　 　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61B589E3" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="61B589E3" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□必修</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C77B870" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="0C77B870" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□選択</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67EB5489" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="67EB5489" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□ﾌﾞﾛｯｸ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A170048" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="4A170048" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□兼任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F72B54D" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="6F72B54D" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EA24170" w14:textId="7F1F0610" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="1EA24170" w14:textId="7F1F0610" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E56" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51B51FE8" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="51B51FE8" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C95E64B" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="00813248" w:rsidRDefault="004D0690" w:rsidP="00F83990">
+          <w:p w14:paraId="2C95E64B" w14:textId="77777777" w:rsidR="004D0690" w:rsidRPr="000B5234" w:rsidRDefault="004D0690" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F6CD112" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00B95C41">
+    <w:p w14:paraId="4F6CD112" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="000B5234" w:rsidRDefault="00AD2698" w:rsidP="00B95C41">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00813248">
+      <w:r w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>※家庭医療専門研修プログラム期間中に行うものだけ記載すればよい。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A84D1A6" w14:textId="17BF11DB" w:rsidR="00580AFC" w:rsidRPr="00813248" w:rsidRDefault="00580AFC" w:rsidP="00B95C41">
+    <w:p w14:paraId="6A84D1A6" w14:textId="17BF11DB" w:rsidR="00580AFC" w:rsidRPr="000B5234" w:rsidRDefault="00580AFC" w:rsidP="00B95C41">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
-      <w:r w:rsidRPr="00580AFC">
+      <w:r w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>家庭医療専門研修ⅠとⅡの期間以外での領域別研修について記載する</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2708E0D6" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00FD34BF">
-      <w:r w:rsidRPr="00813248">
+    <w:p w14:paraId="2708E0D6" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00FD34BF">
+      <w:pPr>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5234">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="1-1"/>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="-15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9781"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="74A3935B" w14:textId="77777777" w:rsidTr="007A4E1D">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="74A3935B" w14:textId="77777777" w:rsidTr="007A4E1D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1AA6309C" w14:textId="3E5F5166" w:rsidR="00FD34BF" w:rsidRPr="00813248" w:rsidRDefault="00FD34BF" w:rsidP="007A4E1D">
+          <w:p w14:paraId="1AA6309C" w14:textId="3E5F5166" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="007A4E1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>９．連動プログラム：研修プログラム</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="2D74F960" w14:textId="77777777" w:rsidTr="007A4E1D">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="2D74F960" w14:textId="77777777" w:rsidTr="007A4E1D">
         <w:trPr>
           <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4258FD39" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="00813248" w:rsidRDefault="00FD34BF" w:rsidP="007A4E1D">
+          <w:p w14:paraId="4258FD39" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="007A4E1D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. 経験目標（臨床）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AF75496" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="00813248" w:rsidRDefault="00FD34BF" w:rsidP="007A4E1D">
+          <w:p w14:paraId="6AF75496" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="007A4E1D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>別紙（エクセルの様式）に記載。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="22978D23" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="22978D23" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="1519"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B8FAD84" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="00813248" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="7B8FAD84" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>B. 経験目標（研究）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52009265" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="00C94CF8" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="52009265" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C94CF8">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>次のいずれかの実績を条件とする。</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>基準を満たす場合、□を■に変更する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A359549" w14:textId="77777777" w:rsidR="003D7B9E" w:rsidRPr="00C94CF8" w:rsidRDefault="003D7B9E" w:rsidP="003D7B9E">
+          <w:p w14:paraId="0A359549" w14:textId="77777777" w:rsidR="003D7B9E" w:rsidRPr="000B5234" w:rsidRDefault="003D7B9E" w:rsidP="003D7B9E">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:ind w:firstLineChars="100" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C94CF8">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>①</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>論文：家庭医療に関連する領域の学術雑誌（商業誌を含む）に筆頭著者として掲載された、原著、症例報告または総説・解説を</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1編以上。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44ACC658" w14:textId="77777777" w:rsidR="003D7B9E" w:rsidRPr="00C94CF8" w:rsidRDefault="003D7B9E" w:rsidP="003D7B9E">
+          <w:p w14:paraId="44ACC658" w14:textId="77777777" w:rsidR="003D7B9E" w:rsidRPr="000B5234" w:rsidRDefault="003D7B9E" w:rsidP="003D7B9E">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:ind w:firstLineChars="100" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C94CF8">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>②</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>著書：家庭医療に関連する単著または筆頭著者での分担執筆を</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1編以上。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D4B3281" w14:textId="2ECB2E3E" w:rsidR="003D7B9E" w:rsidRPr="00C94CF8" w:rsidRDefault="003D7B9E" w:rsidP="003D7B9E">
+          <w:p w14:paraId="2D4B3281" w14:textId="2ECB2E3E" w:rsidR="003D7B9E" w:rsidRPr="000B5234" w:rsidRDefault="003D7B9E" w:rsidP="003D7B9E">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:ind w:firstLineChars="100" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C94CF8">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>③</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>学会発表：学術集会において、筆頭演者として家庭医療に関連する内容の発表を</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>つ以上。ただし、</w:t>
             </w:r>
-            <w:r w:rsidR="00D31276" w:rsidRPr="00C94CF8">
+            <w:r w:rsidR="00D31276" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>院内発表会・ポートフォリオ発表会等</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>を除く。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39879CCF" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="00813248" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="39879CCF" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□上記が実施できるような指導体制、準備期間、支援が準備できる。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="66D56631" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="66D56631" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="812"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B0E4CAF" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="00813248" w:rsidRDefault="00FD34BF" w:rsidP="007A4E1D">
+          <w:p w14:paraId="2B0E4CAF" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="007A4E1D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>C. 学習環境</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EA0AEAA" w14:textId="791296D9" w:rsidR="00FD34BF" w:rsidRPr="00813248" w:rsidRDefault="00FD34BF" w:rsidP="007A4E1D">
+          <w:p w14:paraId="5EA0AEAA" w14:textId="791296D9" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="007A4E1D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>以下の基準を満たす場合、□を■に変更する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55598879" w14:textId="1E735BF3" w:rsidR="00FD34BF" w:rsidRPr="00813248" w:rsidRDefault="00FD34BF" w:rsidP="007A4E1D">
+          <w:p w14:paraId="55598879" w14:textId="1E735BF3" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="007A4E1D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>UpToDate</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>🄬</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dynamed</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>🄬</w:t>
             </w:r>
-            <w:r w:rsidR="00AD2698" w:rsidRPr="00813248">
+            <w:r w:rsidR="00AD2698" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>、各種診療ガイドライン</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>などの</w:t>
             </w:r>
-            <w:r w:rsidR="00F55EE2" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00F55EE2" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>情報源</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>の利用：週1回以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="17FE4120" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="17FE4120" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="1210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23BE56A5" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="00813248" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="23BE56A5" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>D. 臨床現場での学習機会</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="580EC08C" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="00813248" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="580EC08C" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>以下の基準を満たす場合、□を■に変更する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48FD9513" w14:textId="009A662E" w:rsidR="00FD34BF" w:rsidRPr="00813248" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="48FD9513" w14:textId="009A662E" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00540792" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00540792" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導医とのビデオレビュー（各専攻医あたり）：6</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E56" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>に１回以上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="434CC80D" w14:textId="6ED93FF2" w:rsidR="00FD34BF" w:rsidRPr="00813248" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="434CC80D" w14:textId="6ED93FF2" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>診断・治療をテーマにした家庭医療専門研修Ⅰの症例カンファレンス：月2回以上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73A385DE" w14:textId="35FCC010" w:rsidR="00FD34BF" w:rsidRPr="00813248" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="73A385DE" w14:textId="35FCC010" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="20"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>診断・治療をテーマにした家庭医療専門研修Ⅱの症例カンファレンス：週1回以上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63538C1C" w14:textId="3C60EDE5" w:rsidR="00FD34BF" w:rsidRPr="00813248" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="63538C1C" w14:textId="3C60EDE5" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="20"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>困難事例のマネジメントをテーマにしたカンファレンス：月1回以上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1732EEC2" w14:textId="6D9339FD" w:rsidR="00FD34BF" w:rsidRPr="00813248" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="1732EEC2" w14:textId="6D9339FD" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導医と専攻医が行う振り返り：月1回以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="22DC795D" w14:textId="77777777" w:rsidTr="004E6649">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="22DC795D" w14:textId="77777777" w:rsidTr="004E6649">
         <w:trPr>
           <w:trHeight w:val="1071"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10152864" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="006052B5" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="10152864" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">E. </w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Off-the-job training</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74082EF5" w14:textId="77777777" w:rsidR="00D03850" w:rsidRPr="006052B5" w:rsidRDefault="00D03850" w:rsidP="00D03850">
+          <w:p w14:paraId="74082EF5" w14:textId="77777777" w:rsidR="00D03850" w:rsidRPr="000B5234" w:rsidRDefault="00D03850" w:rsidP="00D03850">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>以下の基準を満たす場合、□を■に変更する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78FE6BB4" w14:textId="77777777" w:rsidR="00D03850" w:rsidRPr="006052B5" w:rsidRDefault="00D03850" w:rsidP="00D03850">
+          <w:p w14:paraId="78FE6BB4" w14:textId="77777777" w:rsidR="00D03850" w:rsidRPr="000B5234" w:rsidRDefault="00D03850" w:rsidP="00D03850">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>必須単位：臨床36単位</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（うち災害医療とウイメンズヘルスおよびメンタルヘルスは各3単位以上）</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>、教育6単位、研究6単位、マネジメント6単位</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5376DE96" w14:textId="77777777" w:rsidR="00D03850" w:rsidRPr="006052B5" w:rsidRDefault="00D03850" w:rsidP="00D03850">
+          <w:p w14:paraId="5376DE96" w14:textId="77777777" w:rsidR="00D03850" w:rsidRPr="000B5234" w:rsidRDefault="00D03850" w:rsidP="00D03850">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:ind w:firstLineChars="100" w:firstLine="140"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ただし、ウイメンズヘルス</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>単位については、研修の開始から修了までの間に産婦人科研修（定期的な外来研修を含む）を行った場合は免除する。メンタルヘルス</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>単位については、研修の開始から修了までの間に精神科または</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>⼼</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>療内科研修（定期的な外来研修を含む）を</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>⾏</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>った場合は免除する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AA8A55C" w14:textId="51C69854" w:rsidR="00FD34BF" w:rsidRPr="006052B5" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="2AA8A55C" w14:textId="51C69854" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□上記に確実に参加できるよう支援できる。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="5AAC8956" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="5AAC8956" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="1519"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F28AE70" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="006052B5" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="7F28AE70" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>F. 地域の医師会や行政と連携した地域保健活動</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56B8EDBB" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="006052B5" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="56B8EDBB" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>日本医師会かかりつけ医機能研修制度実地研修に定める以下の項目のうち、５つ以上実践する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F850045" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="006052B5" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="0F850045" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>実践を予定する項目について□を■に変更する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C6808AA" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="006052B5" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="7C6808AA" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>．学校医・園医、警察業務への協力医</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E216B67" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="006052B5" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="3E216B67" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>．健康スポーツ医活動</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23221BD2" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="006052B5" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="23221BD2" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>．感染症定点観測への協力</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E92131D" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="006052B5" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="6E92131D" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>．健康相談、保健指導、行政（保健所）と契約して行っている検診・定期予防接種の実施</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74F438D7" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="006052B5" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="74F438D7" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>．早朝・休日・夜間・救急診療の実施・協力</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5835934E" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="006052B5" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="5835934E" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>．産業医・地域産業保健センター活動の実施</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A60F347" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="006052B5" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="1A60F347" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>．訪問診療の実施</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14619967" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="006052B5" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="14619967" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8. 家族等のレスパイトケアの実施</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F46B724" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="006052B5" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="7F46B724" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>．主治医意見書の記載</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56ECDF28" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="006052B5" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="56ECDF28" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>．介護認定審査会への参加</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5839DDC4" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="006052B5" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="5839DDC4" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>．退院カンファレンスへの参加</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EFD990C" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="006052B5" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="3EFD990C" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>．地域ケア会議等</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>への参加（</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>会議の名称は地域により異なる）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21E529F8" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="006052B5" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="21E529F8" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">13. </w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>医師会、専門医会、自治会、保健所関連の各種委員</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F87C2F1" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="006052B5" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="6F87C2F1" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">14. </w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>看護学校等での講義・講演</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="464E8C10" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="006052B5" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="464E8C10" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">15. </w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>市民を対象とした講座等での講演</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E602D09" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="006052B5" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="4E602D09" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006052B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
-            <w:r w:rsidRPr="006052B5">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>．地域行事（健康展、祭りなど）への医師としての出務</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="1F154B84" w14:textId="77777777" w:rsidTr="004E6649">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="1F154B84" w14:textId="77777777" w:rsidTr="004E6649">
         <w:trPr>
           <w:trHeight w:val="1715"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="281D84A1" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="00813248" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="281D84A1" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>G. 家庭医療専門研修Ⅰ・Ⅱ研修期間中の形成評価（記録は保管すること）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F75ECE8" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="00813248" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="0F75ECE8" w14:textId="77777777" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>各専攻医当たりの回数に関して</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>以下の基準を満たす場合、□を■に変更する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A0E40A5" w14:textId="4ACEB65E" w:rsidR="00FD34BF" w:rsidRPr="00813248" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="3A0E40A5" w14:textId="4ACEB65E" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>研修手帳の記録の確認と共同振り返り：月1回以上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FD2D4E7" w14:textId="58021B29" w:rsidR="00FD34BF" w:rsidRPr="00813248" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="4FD2D4E7" w14:textId="58021B29" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>360度評価</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>：6</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E56" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>に1回以上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="663E8F63" w14:textId="11B23BF1" w:rsidR="00FD34BF" w:rsidRPr="00813248" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+          <w:p w14:paraId="663E8F63" w14:textId="11B23BF1" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Case-based discussion (CbD)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>：3</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>カ月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>に1回以上</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A10518C" w14:textId="3E4EB09A" w:rsidR="00FD34BF" w:rsidRPr="000B5234" w:rsidRDefault="00FD34BF" w:rsidP="00B759A1">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="20" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Mini-CEX（ビデオレビュー時でも可）：6</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...26 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>に1回以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="21CD01C9" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6">
-      <w:r w:rsidRPr="00813248">
+    <w:p w14:paraId="21CD01C9" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5234">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-19" w:tblpY="113"/>
         <w:tblW w:w="9751" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9751"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="5B19CB63" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="5B19CB63" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:trPr>
           <w:trHeight w:val="201"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9751" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="4D1C8B53" w14:textId="714FE9E6" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+          <w:p w14:paraId="4D1C8B53" w14:textId="714FE9E6" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>１０．</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>連動プログラム：</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>研修管理</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="2C21D72B" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="2C21D72B" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:trPr>
           <w:trHeight w:val="2286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9751" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="079C85D0" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="079C85D0" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>A. 研修管理委員会：構成メンバー</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="a6"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2438"/>
               <w:gridCol w:w="2438"/>
               <w:gridCol w:w="2551"/>
               <w:gridCol w:w="1871"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="3B340DFE" w14:textId="77777777" w:rsidTr="00FA3E53">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="3B340DFE" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1AC61ECF" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="1AC61ECF" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>氏名</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3D989F0D" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="3D989F0D" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>所属</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="231A83E0" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="231A83E0" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>役職</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4B41ED29" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="4B41ED29" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>職種</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="07DE0438" w14:textId="77777777" w:rsidTr="00FA3E53">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="07DE0438" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5709A9C8" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="5709A9C8" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="28C335B3" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="28C335B3" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="63EFD7E9" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="63EFD7E9" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="033AF537" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="033AF537" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="141BEE8E" w14:textId="77777777" w:rsidTr="00FA3E53">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="141BEE8E" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6B548587" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="6B548587" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="24936AD2" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="24936AD2" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4675BC4D" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="4675BC4D" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2DC5B0CA" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="2DC5B0CA" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="1A17F592" w14:textId="77777777" w:rsidTr="00FA3E53">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="1A17F592" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0E9B87C5" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="0E9B87C5" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7FB43D4C" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="7FB43D4C" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="40A0774F" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="40A0774F" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="670DDE59" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="670DDE59" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C94CF8" w:rsidRPr="00C94CF8" w14:paraId="43FD0DB0" w14:textId="77777777" w:rsidTr="00FA3E53">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="43FD0DB0" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="24349178" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00C94CF8" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="24349178" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0FBD819D" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00C94CF8" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="0FBD819D" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="74220F6A" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00C94CF8" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="74220F6A" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="59B65C3A" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00C94CF8" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="59B65C3A" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C94CF8" w:rsidRPr="00C94CF8" w14:paraId="08AD1A46" w14:textId="77777777" w:rsidTr="00FA3E53">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="08AD1A46" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5E02F300" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00C94CF8" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="5E02F300" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="32312D94" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00C94CF8" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="32312D94" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="23AE53CB" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00C94CF8" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="23AE53CB" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="71D16218" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00C94CF8" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="71D16218" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C94CF8" w:rsidRPr="00C94CF8" w14:paraId="7DE3EFF0" w14:textId="77777777" w:rsidTr="00FA3E53">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="7DE3EFF0" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="73D5A41A" w14:textId="55EA7CBE" w:rsidR="00540792" w:rsidRPr="00C94CF8" w:rsidRDefault="00C97734" w:rsidP="00BF27A4">
+                <w:p w14:paraId="73D5A41A" w14:textId="55EA7CBE" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00C97734" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C94CF8">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>専攻医代表</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2438" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="66056DE2" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00C94CF8" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="66056DE2" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="79555B6D" w14:textId="50B82307" w:rsidR="00540792" w:rsidRPr="00C94CF8" w:rsidRDefault="00C97734" w:rsidP="00BF27A4">
+                <w:p w14:paraId="79555B6D" w14:textId="50B82307" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00C97734" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C94CF8">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>専攻医代表</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1871" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5AA16D1E" w14:textId="2FEE396D" w:rsidR="00540792" w:rsidRPr="00C94CF8" w:rsidRDefault="00C97734" w:rsidP="00BF27A4">
+                <w:p w14:paraId="5AA16D1E" w14:textId="2FEE396D" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00C97734" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C94CF8">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>専攻医</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="2C78B470" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="2C78B470" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>※1 行が足りないときは、随時増やすこと。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DAEF60B" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="2DAEF60B" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>※2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>医師以外の職種、専攻医代表（専攻医在籍時）、専門研修に関わる各施設指導医を、最低各１名はメンバーに加える。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="13FC7E07" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="13FC7E07" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:trPr>
           <w:trHeight w:val="4148"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9751" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="294857ED" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:p w14:paraId="294857ED" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>B. 施設群の構成</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5761E7A1" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:p w14:paraId="5761E7A1" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(1) 基幹施設</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="a6"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1838"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1701"/>
               <w:gridCol w:w="993"/>
               <w:gridCol w:w="3402"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="539DF414" w14:textId="77777777" w:rsidTr="00FA3E53">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="539DF414" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1838" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="61FFDEBB" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="61FFDEBB" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>名称</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3010A492" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="3010A492" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>研修担当分野</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>※1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="09863974" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="09863974" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>ﾌﾟﾛｸﾞﾗﾑ</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>責任者名</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="993" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7D56C465" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="7D56C465" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>指導医数</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="04B94BCF" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="04B94BCF" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>他に連携するプログラムの名称</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="27C627EF" w14:textId="77777777" w:rsidTr="00FA3E53">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="27C627EF" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1838" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6DA97FBA" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="6DA97FBA" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1A95E1F5" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="1A95E1F5" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="030A3053" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="030A3053" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="993" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="38EC9C19" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="38EC9C19" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="682D2A8C" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="682D2A8C" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="77F6C4F3" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:p w14:paraId="77F6C4F3" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50EEA945" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(2) 連携施設</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>※2</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="a6"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1838"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1701"/>
               <w:gridCol w:w="993"/>
               <w:gridCol w:w="3402"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="587682CE" w14:textId="77777777" w:rsidTr="00FA3E53">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="587682CE" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1838" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6EE093CE" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="6EE093CE" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>名称</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="38933A93" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="38933A93" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>研修担当分野</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>※1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="033AF33F" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="033AF33F" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>施設代表者名</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="993" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="07926333" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="07926333" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>指導医数</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="15F44E8F" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="15F44E8F" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>他に連携するプログラムの名称</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="695AF578" w14:textId="77777777" w:rsidTr="00FA3E53">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="695AF578" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1838" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5584F2A3" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="5584F2A3" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="685D389F" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="685D389F" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5B520AB2" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="5B520AB2" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="993" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="75712DD2" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="75712DD2" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="11F7C55B" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="11F7C55B" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="3513915B" w14:textId="77777777" w:rsidTr="00FA3E53">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="3513915B" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1838" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6187EC63" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="6187EC63" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="36846C1B" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="36846C1B" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="11340EFE" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="11340EFE" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="993" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="152FEF2E" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="152FEF2E" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6AF7876F" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="6AF7876F" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="14CBB343" w14:textId="77777777" w:rsidTr="00FA3E53">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="14CBB343" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1838" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4ABC166A" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="4ABC166A" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2CB4CFDA" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="2CB4CFDA" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2F96B4E4" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="2F96B4E4" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="993" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="43A64860" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="43A64860" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5D335188" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="5D335188" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="760EFD1A" w14:textId="77777777" w:rsidTr="00FA3E53">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="760EFD1A" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1838" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="65A8D78C" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="65A8D78C" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1961F745" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="1961F745" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5E57CAA3" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="5E57CAA3" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="993" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6905AE5F" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="6905AE5F" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="19FF6694" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="19FF6694" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="3810B745" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+          <w:p w14:paraId="3810B745" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="283" w:hangingChars="202" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>※1 ①家庭医療専門研修Ⅰ、②家庭医療専門研修Ⅱ、③管理業務のみ（基幹施設のみ該当）の形で番号を記入。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7453B066" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="7453B066" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>※2 専門研修連携施設については、行が足りないときは随時増やすこと。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BD275C3" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00024038">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="3BD275C3" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00024038">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="34BF8366" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="34BF8366" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:trPr>
           <w:trHeight w:val="516"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9751" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="587B9142" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="587B9142" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>C. 研修資源の予算</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17806C18" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="17806C18" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>□研修施設として、教育に割り当てる資源に対する責務と権限に関する明確な方針が存在している。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="55D08076" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="55D08076" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:trPr>
           <w:trHeight w:val="2476"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9751" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3220C01D" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="3220C01D" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>D. プログラム責任者履歴</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="a6"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1968"/>
               <w:gridCol w:w="7557"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="6788C5E6" w14:textId="77777777" w:rsidTr="00FA3E53">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="6788C5E6" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2D76ED21" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="2D76ED21" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>記入日</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4673E799" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="4673E799" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="1FC28C6E" w14:textId="77777777" w:rsidTr="00FA3E53">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="1FC28C6E" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="051D0949" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="051D0949" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>氏名</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="45F9EB3E" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="45F9EB3E" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="1C535CF4" w14:textId="77777777" w:rsidTr="00FA3E53">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="1C535CF4" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="059228D0" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="059228D0" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>卒後年数</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="533466AA" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="533466AA" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="58AD3F04" w14:textId="77777777" w:rsidTr="00FA3E53">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="58AD3F04" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4521C446" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="4521C446" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>主な職歴</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3B737DC8" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="3B737DC8" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="00BA569D" w14:textId="77777777" w:rsidTr="00FA3E53">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="00BA569D" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="095762BC" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="095762BC" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>専門医・指導医資格</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="78737772" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="78737772" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="3925C44D" w14:textId="77777777" w:rsidTr="00FA3E53">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="3925C44D" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="079984CE" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="079984CE" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>主な教育歴</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2788760E" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="2788760E" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="62BE3E20" w14:textId="77777777" w:rsidTr="00FA3E53">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="62BE3E20" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="78E88B8F" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="78E88B8F" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>必要な講習会受講歴</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0C3EDD58" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="0C3EDD58" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="5AED19AE" w14:textId="77777777" w:rsidTr="00FA3E53">
+            <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="5AED19AE" w14:textId="77777777" w:rsidTr="00FA3E53">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1980" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="37624491" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="37624491" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00813248">
+                  <w:r w:rsidRPr="000B5234">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>その他</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7623" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4FED3A94" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00BF27A4">
+                <w:p w14:paraId="4FED3A94" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="000B5234">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-19" w:y="113"/>
                     <w:snapToGrid w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="54FF00DA" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="54FF00DA" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>※プログラム副責任者がいる場合は、以下のスペースに欄をコピーして履歴を示すこと。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="346AC068" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="346AC068" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:trPr>
           <w:trHeight w:val="442"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9751" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ADD23D5" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="3ADD23D5" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>E. 指導医の立場</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50B46A9C" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="50B46A9C" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>□指導医は、認定基準を満たす指導ができるだけの業務時間と権限を割り当てられている。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="4FDF89B4" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="4FDF89B4" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9751" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E643889" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="7E643889" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>F. 専攻医の立場</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65D9C90B" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="65D9C90B" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>□専攻医の身分や給与などの処遇は、研修期間を通して適切に担保され、関係者に周知されている。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F028CC6" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="6F028CC6" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>□専攻医は、医療チームの一員として、他に働いている医師と同様の診療業務（休日や夜間の時間帯を含む）に携わる。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="192E0886" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="192E0886" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9751" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB2AF4F" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="4DB2AF4F" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>G. メンター制度</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AFC3946" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="5AFC3946" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>□専攻医の研修上の問題解決やキャリア形成の支援をするためのメンター制度を導入している。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="5911A6AA" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="5911A6AA" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:trPr>
           <w:trHeight w:val="756"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9751" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1609CB35" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="1609CB35" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>H. 総括評価</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10C57185" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="10C57185" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□下記が実施できるような評価体制が準備できる。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01A0B6D0" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+          <w:p w14:paraId="01A0B6D0" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="50" w:firstLine="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1. 家庭医療専門研修Ⅰ・Ⅱの修了時に、研修手帳に記載された自己評価の確認と到達度評価を指導医が実施する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D920595" w14:textId="6BA86E76" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+          <w:p w14:paraId="0D920595" w14:textId="6BA86E76" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="50" w:firstLine="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2. 研修期間を満了し、</w:t>
             </w:r>
-            <w:r w:rsidR="008F15F7" w:rsidRPr="00813248">
+            <w:r w:rsidR="008F15F7" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>家庭医療専門研修Ⅰを12か月以上、家庭医療専門研修Ⅱを6か月以上、合計で24か月以上</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>修了している。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35ECEB90" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+          <w:p w14:paraId="35ECEB90" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="200" w:firstLine="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>指導医から修了に足る評価が得られたことをプログラム責任者が確認する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D15CEC3" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+          <w:p w14:paraId="5D15CEC3" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="50" w:firstLine="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3. 専攻医自身が作成したポートフォリオにおいて全領域で基準に到達していることをプログラム責任者が確認する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28A9F019" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+          <w:p w14:paraId="28A9F019" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="50" w:firstLine="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4. 経験目標は研修プログラムに定められた基準に到達していることをプログラム責任者が確認する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A6CC015" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+          <w:p w14:paraId="1A6CC015" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="50" w:firstLine="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>5. 360度評価、</w:t>
-[...17 lines deleted...]
-              <w:t>、Mini-CEXの結果は、各施設で定めた基準に達していることをプログラム責任者が確認する。</w:t>
+              <w:t>5. 360度評価、CbD、Mini-CEXの結果は、各施設で定めた基準に達していることをプログラム責任者が確認する。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="54E4709A" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="54E4709A" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:trPr>
           <w:trHeight w:val="756"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9751" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1533BB13" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:p w14:paraId="1533BB13" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>I. 研修修了認定の方法</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C9C9048" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+          <w:p w14:paraId="7C9C9048" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>□修了判定会議のメンバーは、研修管理委員会と同一（専攻医代表のみ退席）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D5805D5" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00813248" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
+          <w:p w14:paraId="1D5805D5" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="000B5234" w:rsidRDefault="00540792" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>□その他（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="64C16734" w14:textId="0E8A4521" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FD34BF">
+    <w:p w14:paraId="64C16734" w14:textId="0E8A4521" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FD34BF">
       <w:pPr>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00813248">
+      <w:r w:rsidRPr="000B5234">
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="-15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1532"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="436"/>
         <w:gridCol w:w="273"/>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2296"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="6D01B821" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="6D01B821" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="086A31B6" w14:textId="0663DAD9" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="086A31B6" w14:textId="0663DAD9" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>１１．連動プログラム：研修施設</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="3C29DD65" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="3C29DD65" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7601BFD9" w14:textId="37A48692" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="7601BFD9" w14:textId="37A48692" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>１１-１．家庭医療専門研修Ⅰ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="4E9B36DA" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="4E9B36DA" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D1F4562" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="2D1F4562" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>研修施設名１</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23B58457" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="23B58457" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6123" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05A2B8E1" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="05A2B8E1" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>診療科名（　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="05DDD239" w14:textId="77777777" w:rsidTr="00C905F6">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="05DDD239" w14:textId="77777777" w:rsidTr="00C905F6">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33941BFE" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="33941BFE" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>施設種別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8249" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69D2EBC9" w14:textId="704AFC9C" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="77ABF715" w14:textId="77777777" w:rsidR="00452554" w:rsidRPr="000B5234" w:rsidRDefault="00452554" w:rsidP="00452554">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...61 lines deleted...]
-          <w:p w14:paraId="5402AE19" w14:textId="21E354B8" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>□中規模以上の病院（200床以上）　→　別途計画書添付</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B32D2BF" w14:textId="77777777" w:rsidR="00452554" w:rsidRPr="000B5234" w:rsidRDefault="00452554" w:rsidP="00452554">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">　　（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>□在宅診療を主たる対象とした診療所　→　別途計画書添付</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5402AE19" w14:textId="07CBB571" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00452554" w:rsidP="00452554">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="610"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>□上記以外の診療所、小病院</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="6ACC6F21" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="6ACC6F21" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3658" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29D67FB8" w14:textId="03FA9174" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="29D67FB8" w14:textId="03FA9174" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>家庭医療専門研修Ⅰにおける研修期間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6123" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24EE735D" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="24EE735D" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="27998181" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="27998181" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="17"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2949" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="354C011B" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="354C011B" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>常勤の認定指導医の配置の有無</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6832" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD348B8" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="3FD348B8" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□配置あり　　□配置なし → 特例申請</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="63569944" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="63569944" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="17"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4709F05A" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="4709F05A" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>※指導医の特例申請は、原則的に、へき地・離島と都道府県より法的に指定されている地区の施設においてのみ申請可能。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="4C92F62B" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="4C92F62B" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="17"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1815" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C42A71D" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="0C42A71D" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導医氏名１</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7411BC1A" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="7411BC1A" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="676A36F7" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="676A36F7" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□常勤　□非常勤</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70CB95F1" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="70CB95F1" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導医認定番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D443430" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="4D443430" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="27EE2464" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="27EE2464" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="17"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1815" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CFABC91" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="3CFABC91" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導医氏名2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A20E48F" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="7A20E48F" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AED32A4" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="5AED32A4" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□常勤　□非常勤</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58BC9E9C" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="58BC9E9C" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導医認定番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="571DA920" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="571DA920" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="1BBDC384" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="1BBDC384" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="17"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1815" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75F6DC27" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="75F6DC27" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導医氏名3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A68BD7B" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="1A68BD7B" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F39CE28" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="3F39CE28" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□常勤　□非常勤</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27A6B065" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="27A6B065" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導医認定番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40C9E0B1" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="40C9E0B1" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="25E79A39" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="25E79A39" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5A0250EE" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00C94CF8" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="5A0250EE" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>要件（各項目の全てを満たすとき、□を塗りつぶす（■のように））</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="32D1D2B6" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="32D1D2B6" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="656"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4114356E" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00C94CF8" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="4114356E" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>施設要件</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F5283B2" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00C94CF8" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="3F5283B2" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>各専攻医当たりの経験症例数</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>として、</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B93091F" w14:textId="74074757" w:rsidR="00C905F6" w:rsidRPr="00C94CF8" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="5B93091F" w14:textId="74074757" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□外来のべ患者数：</w:t>
             </w:r>
-            <w:r w:rsidR="009E6089" w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="009E6089" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>概ね</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>人／週以上である。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="6B575FF7" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="6B575FF7" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="172"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="368D71E6" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00C94CF8" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="368D71E6" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□後期高齢者：経験症例数全体の10％以上である。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="5CB1F2DF" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="5CB1F2DF" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4C60EAC4" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="00C94CF8" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
+          </w:tcPr>
+          <w:p w14:paraId="4C60EAC4" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="000B5234" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□中学生以下の小児：経験症例数全体の5%以上である。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D1B4695" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="00C94CF8" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
+          <w:p w14:paraId="3D1B4695" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="000B5234" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="100" w:firstLine="140"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>満たさない場合、以下のいずれかが必要。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A6F92C0" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="00C94CF8" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
+          <w:p w14:paraId="5A6F92C0" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="000B5234" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1人の専攻医が診療する中学生以下の患者数が1カ月あたり6人以上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="055DBAAD" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="00C94CF8" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
+          <w:p w14:paraId="055DBAAD" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="000B5234" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>同一診療圏内の医療機関（自院小児科も含む）で補完する</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>：施設名（　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77CF3A0A" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="00C94CF8" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
+          <w:p w14:paraId="77CF3A0A" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="000B5234" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□第</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7条(5)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>＃</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>に規定する医療過疎地域に位置する施設で、中学生以下の患者を断らずに実際に診療を提供している</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63F27E80" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="00C94CF8" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
+          <w:p w14:paraId="63F27E80" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="000B5234" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="250" w:firstLine="450"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>年間患者数実績（　　　　　）人、当該年齢層の患者数（　　　）人</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68EBF1DA" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="00C94CF8" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
+          <w:p w14:paraId="68EBF1DA" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="000B5234" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="100" w:firstLine="180"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□第7条(5)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>＃</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>に規定する医療過疎地域に位置する</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>施設ではないが</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>、中学生以下の患者を断らずに実際に診療を提供している（</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2026年度末までの</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>経過措置）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EAA33FA" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="00C94CF8" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
+          <w:p w14:paraId="3EAA33FA" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="000B5234" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="250" w:firstLine="450"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>年間患者数実績（　　　　　）人、当該年齢層の患者数（　　　）人</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D0B89A2" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="00C94CF8" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
+          <w:p w14:paraId="0D0B89A2" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="000B5234" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="350" w:firstLine="490"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>※「研修期間中に週１回などのペースで並行して行われる領域別研修」に追記すること。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EABC134" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="00C94CF8" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
+          <w:p w14:paraId="0EABC134" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="000B5234" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="350" w:firstLine="490"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>＃細則第7条（５）より抜粋</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E1FA7F4" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="00C94CF8" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
+          <w:p w14:paraId="6E1FA7F4" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="000B5234" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="350" w:firstLine="490"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>医療過疎地域に位置した施設とは、</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F7B2118" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="00C94CF8" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
+          <w:p w14:paraId="4F7B2118" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="000B5234" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLine="490"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>①総務省の「過疎関係市町村都道府県別分布図」にて過疎市町村や区域ないしはみなされる市町村や区域に位置する病院・診療所、</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41B16D76" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="00C94CF8" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
+          <w:p w14:paraId="41B16D76" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="000B5234" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="490"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>②厚生労働省へき地医療対策等実施要綱で定義されるへき地診療所</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EC1163E" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="00C94CF8" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
+          <w:p w14:paraId="4EC1163E" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="000B5234" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="490"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>③地域枠や自治医科大学の卒業生に対する医師派遣施策等に基づき、医師派遣が必要な施設であると各都道府県の医師派遣を担当する部署が判断し、その旨の文書が出せる施設</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="607F2236" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="00C94CF8" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
+          <w:p w14:paraId="607F2236" w14:textId="77777777" w:rsidR="00E753CB" w:rsidRPr="000B5234" w:rsidRDefault="00E753CB" w:rsidP="00E753CB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="490"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>のいずれかを指す。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49DDCA98" w14:textId="54E6395C" w:rsidR="00B630A5" w:rsidRPr="00C94CF8" w:rsidRDefault="00B630A5" w:rsidP="00B630A5">
+          <w:p w14:paraId="49DDCA98" w14:textId="54E6395C" w:rsidR="00B630A5" w:rsidRPr="000B5234" w:rsidRDefault="00B630A5" w:rsidP="00B630A5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="350" w:firstLine="630"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="11A2AE45" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="11A2AE45" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="195"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="31BF440F" w14:textId="4EEA60CC" w:rsidR="00B630A5" w:rsidRPr="00C94CF8" w:rsidRDefault="00B630A5" w:rsidP="00B630A5">
+          </w:tcPr>
+          <w:p w14:paraId="31BF440F" w14:textId="4EEA60CC" w:rsidR="00B630A5" w:rsidRPr="000B5234" w:rsidRDefault="00B630A5" w:rsidP="00B630A5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□精神医学・心身医学領域の疾患：</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>概ね</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2人／週以上である。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="7CC2273E" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="7CC2273E" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="842"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="090F4E5A" w14:textId="77777777" w:rsidR="00B630A5" w:rsidRPr="00C94CF8" w:rsidRDefault="00B630A5" w:rsidP="00B630A5">
+          </w:tcPr>
+          <w:p w14:paraId="090F4E5A" w14:textId="77777777" w:rsidR="00B630A5" w:rsidRPr="000B5234" w:rsidRDefault="00B630A5" w:rsidP="00B630A5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□訪問診療患者数</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>概ね</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>人／週以上、終末期医療</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>概ね</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>人／</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月以上であり、緊急往診に対応可能である。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B3D8A12" w14:textId="77777777" w:rsidR="00B630A5" w:rsidRPr="00C94CF8" w:rsidRDefault="00B630A5" w:rsidP="00B630A5">
+          <w:p w14:paraId="2B3D8A12" w14:textId="77777777" w:rsidR="00B630A5" w:rsidRPr="000B5234" w:rsidRDefault="00B630A5" w:rsidP="00B630A5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="100" w:firstLine="140"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>※満たさない場合、以下のいずれかが必要。上の条件の場合「研修期間中に週１回などのペースで並行して行われる領域別研修」に追記すること。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BD4E396" w14:textId="5C7DE70D" w:rsidR="0063676B" w:rsidRPr="00C94CF8" w:rsidRDefault="0063676B" w:rsidP="0063676B">
+          <w:p w14:paraId="4BD4E396" w14:textId="5C7DE70D" w:rsidR="0063676B" w:rsidRPr="000B5234" w:rsidRDefault="0063676B" w:rsidP="0063676B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="467" w:hangingChars="143" w:hanging="257"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□同一診療圏内の医療機関で補完する</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>：施設名（　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="412BBF58" w14:textId="77777777" w:rsidR="0063676B" w:rsidRPr="00C94CF8" w:rsidRDefault="0063676B" w:rsidP="0063676B">
+          <w:p w14:paraId="412BBF58" w14:textId="77777777" w:rsidR="0063676B" w:rsidRPr="000B5234" w:rsidRDefault="0063676B" w:rsidP="0063676B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="467" w:hangingChars="143" w:hanging="257"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□第</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C94CF8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7条(5)に規定する医療過疎地域に位置する施設で、訪問診療と往診の患者数を合わせて週に1人以上、そのうち終末期医療を1人以上経験できる</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CFA635A" w14:textId="02B92BAF" w:rsidR="00B630A5" w:rsidRPr="00C94CF8" w:rsidRDefault="00B630A5" w:rsidP="00B630A5">
+          <w:p w14:paraId="0CFA635A" w14:textId="02B92BAF" w:rsidR="00B630A5" w:rsidRPr="000B5234" w:rsidRDefault="00B630A5" w:rsidP="00B630A5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="210" w:firstLineChars="200" w:firstLine="280"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>※「研修期間中に週１回などのペースで並行して行われる領域別研修」に追記すること。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="29003EE2" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="29003EE2" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="664"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3F687487" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="3F687487" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>体制やコンセプト</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="254B3463" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="254B3463" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□アクセスの担保：24時間体制で医療機関が患者の健康問題に対応する体制をとっている。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51258F88" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="51258F88" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="3569E7D9" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="3569E7D9" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="357"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="09791BDA" w14:textId="14CD7CC4" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00B630A5">
+          </w:tcPr>
+          <w:p w14:paraId="09791BDA" w14:textId="14CD7CC4" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00B630A5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
                 <w:tab w:val="left" w:pos="8190"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□継続的なケア：</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Century" w:hint="eastAsia"/>
                 <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>一定の患者に対して研修期間中の継続的な診療を提供する。</w:t>
             </w:r>
-            <w:r w:rsidR="00B630A5" w:rsidRPr="00813248">
+            <w:r w:rsidR="00B630A5" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Century"/>
                 <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="062E3312" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="062E3312" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="49245EB0" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="49245EB0" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="438"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3AF02D0D" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="3AF02D0D" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□包括的なケア：一施設で急性期、慢性期、予防・健康増進、緩和ケアなどを幅広く担当。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AFD0E8F" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="2AFD0E8F" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="1A3AA2FB" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="1A3AA2FB" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="13515E81" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="13515E81" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□多様なサービスとの連携：必要な医療機関、介護・福祉機関などと適切に連携する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33A3492A" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="33A3492A" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="537F52D3" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="537F52D3" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="568B3F0A" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="568B3F0A" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□家族志向型ケア：様々な年齢層を含む同一家族の構成員が受診する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36FE43E4" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="36FE43E4" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な状況（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="040BA604" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="040BA604" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5699500D" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="5699500D" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□地域志向型ケア：受診していない地域住民への集団アプローチを計画的に実施する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52A0F609" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="52A0F609" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な内容と方法（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="760459B7" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="760459B7" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4DECACC3" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="4DECACC3" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">週当たり研修日数：（　　　）日／週　</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BAC8F5B" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="0BAC8F5B" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>※本研修（家庭医療専門研修Ⅰ）は週に4日以上行わなければならない。下記研修と合算し、業務は週最大5.5日に留めること。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="4E0A1ED0" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="4E0A1ED0" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="171"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1FF2C282" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="1FF2C282" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>家庭医療専門研修Ⅰ（本研修）の研修期間中に週１回などのペースで並行して行われる領域別研修の内容とその日数</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F1CC6F9" w14:textId="7933C064" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="3F1CC6F9" w14:textId="7933C064" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-              </w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>（週1日まで）</w:t>
             </w:r>
-            <w:r w:rsidR="00126947" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00126947" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カンファレンス等学習機会はここに記載しない。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="74EE56B9" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="74EE56B9" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3385" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="754D0207" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="754D0207" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6396" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2653B909" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="2653B909" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="021C34ED" w14:textId="77777777" w:rsidTr="00FA3E53">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="021C34ED" w14:textId="77777777" w:rsidTr="00FA3E53">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3385" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7681E9D8" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="7681E9D8" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>日数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6396" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="70F5005F" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="70F5005F" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="300" w:firstLine="540"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0F2717AE" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00C905F6">
+    <w:p w14:paraId="0F2717AE" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00C905F6">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00813248">
+      <w:r w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>※研修施設が２箇所以上にわたる場合、上記内容をコピー＆ペーストして記載。その際、研修施設名｢1｣の番号を順に｢2｣，｢3｣と増やすこと。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C42ECD" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00C905F6"/>
+    <w:p w14:paraId="69C42ECD" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00C905F6">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="-15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1289"/>
         <w:gridCol w:w="385"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="601"/>
         <w:gridCol w:w="533"/>
         <w:gridCol w:w="644"/>
         <w:gridCol w:w="490"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2437"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="2596CB3A" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="2596CB3A" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26444EFB" w14:textId="716F90DF" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="26444EFB" w14:textId="716F90DF" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>１１-２．家庭医療専門研修Ⅱ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="119AE9BE" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="119AE9BE" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24FF33F5" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="24FF33F5" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>研修施設名１</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D790735" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="6D790735" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5272" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="571667DA" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="571667DA" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>診療科名（　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="074219ED" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="074219ED" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F05E5CD" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="7F05E5CD" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>施設情報</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3479" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="204DEA20" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="204DEA20" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>病院病床数（　　　　　　）床</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4628" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="681BA2D1" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="681BA2D1" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>診療科病床数（　　　　）床</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="76B4BEF8" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="76B4BEF8" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3976" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DE93F17" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="0DE93F17" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>家庭医療専門研修Ⅱにおける研修期間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48260C5A" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="48260C5A" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="0996C1F0" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="0996C1F0" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3091" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F0F2DFA" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="0F0F2DFA" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>常勤の認定指導医の配置の有無</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6690" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5463894A" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="5463894A" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□配置あり　　□配置なし → 特例申請</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="0A2F3C4F" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="0A2F3C4F" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="779AD6CC" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="779AD6CC" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>※指導医の特例申請は、原則的に、へき地・離島と都道府県より法的に指定されている地区の施設においてのみ申請可能。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="369E8248" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="369E8248" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51296143" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="51296143" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導医氏名1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B853AE1" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="3B853AE1" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0130A707" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="0130A707" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□常勤　□非常勤</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4284707D" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="4284707D" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導医認定番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2437" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DDC470C" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="6DDC470C" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="1E3E8CC2" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="1E3E8CC2" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79F8E5C9" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="79F8E5C9" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導医氏名2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C9443DB" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="5C9443DB" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EFC21DE" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="3EFC21DE" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□常勤　□非常勤</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69AC1E68" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="69AC1E68" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導医認定番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2437" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B17770B" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="0B17770B" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="0D86DA25" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="0D86DA25" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="321"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="60AAA4F3" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="60AAA4F3" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>要件（各項目の全てを満たすとき、□を塗りつぶす（■のように））</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="0215883B" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="0215883B" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="758"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="096B6515" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="096B6515" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>施設要件</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78118D79" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="78118D79" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□一般病床を有する</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="546D59A9" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="546D59A9" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="215" w:hanging="215"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□救急医療を提供している</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="5DFA5843" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="5DFA5843" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0F17FF20" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="0F17FF20" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="215" w:hanging="215"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>各専攻医当たりの経験症例数</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26A3313E" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="26A3313E" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="215" w:hanging="215"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□退院サマリー作成数：概ね</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>人／月以上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DA4CDFF" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="5DA4CDFF" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="215" w:hanging="215"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　□うち、救急外来や一般外来からの緊急（即日）入院：概ね</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>人／月以上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="167F8B80" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="167F8B80" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="215" w:hanging="215"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□退院前カンファレンス参加件数：概ね</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>件／月以上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36177B80" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="36177B80" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="215" w:hanging="215"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□外来患者数：概ね</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>人／週以上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DE9BAB6" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="3DE9BAB6" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="215" w:hanging="215"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　□うち、新患・定期外の急性の問題：概ね</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>人／週以上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AACB075" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="4AACB075" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="215" w:hanging="215"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□救急外来患者数：概ね</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>人／週以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="537566B1" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="537566B1" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="691"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6818E16C" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="6818E16C" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>病棟診療</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D8CD955" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="1D8CD955" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□高齢者（特に虚弱）ケア</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F7A5756" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="3F7A5756" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="3CB8738D" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="3CB8738D" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="59F17615" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="59F17615" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□複数の健康問題を抱える患者への対応</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F4BDF0B" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="1F4BDF0B" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="6991106A" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="6991106A" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="377"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0B35B7CD" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="0B35B7CD" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□必要に応じた専門医との連携</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26D8E334" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="26D8E334" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="70CA8FC8" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="70CA8FC8" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7D2F9A21" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="7D2F9A21" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□心理・社会・倫理的複雑事例への対応</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2638EC36" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="2638EC36" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="3B0EB655" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="3B0EB655" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="183"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="25FAE664" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="25FAE664" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□癌・非癌患者の緩和ケア</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25655230" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="25655230" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="5F7E7A3E" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="5F7E7A3E" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="370"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3E75ABE0" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="3E75ABE0" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□退院支援と地域連携機能の提供</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="434F97C7" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="434F97C7" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="4EF88C63" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="4EF88C63" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="12248B45" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="12248B45" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□在宅患者の入院時対応</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EFF9B61" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="1EFF9B61" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>具体的な体制（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="4F7C926C" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="4F7C926C" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="302E9BFD" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="302E9BFD" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>外来診療</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07231394" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="07231394" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□救急外来及び初診外来</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67B2BFFF" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="67B2BFFF" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="557E30E0" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="557E30E0" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="366"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="790A0B94" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="790A0B94" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□臓器別ではない外来で幅広く多くの初診患者</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="116B1E83" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="116B1E83" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="5A420F5B" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="5A420F5B" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6525DE6F" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="6525DE6F" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□よくある症候と疾患</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78D33917" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="78D33917" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="6DF387E6" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="6DF387E6" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3353F465" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="3353F465" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□臨床推論・EBM</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36D39478" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="36D39478" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="7289A351" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="7289A351" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="32B16742" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="32B16742" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□複数の健康問題への包括的なケア</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AD32D9C" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="5AD32D9C" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="7EFD6FCF" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="7EFD6FCF" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="254B5EFA" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="254B5EFA" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□診断困難患者への対応</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57875CBC" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="57875CBC" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="100" w:left="223" w:hangingChars="7" w:hanging="13"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="1C2BED1D" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="1C2BED1D" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3CB7130A" w14:textId="77777777" w:rsidR="00C004FE" w:rsidRPr="00813248" w:rsidRDefault="00C004FE" w:rsidP="00141B49">
+          </w:tcPr>
+          <w:p w14:paraId="3CB7130A" w14:textId="77777777" w:rsidR="00C004FE" w:rsidRPr="000B5234" w:rsidRDefault="00C004FE" w:rsidP="00141B49">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>体制やコンセプト</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　※この施設で12か月以上連続して行うことを細則第4条の要件とする場合には記載する</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56623C33" w14:textId="77777777" w:rsidR="00C004FE" w:rsidRPr="00813248" w:rsidRDefault="00C004FE" w:rsidP="00141B49">
+          <w:p w14:paraId="56623C33" w14:textId="77777777" w:rsidR="00C004FE" w:rsidRPr="000B5234" w:rsidRDefault="00C004FE" w:rsidP="00141B49">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□アクセスの担保：24時間体制で医療機関が患者の健康問題に対応する体制をとっている。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11AC5B01" w14:textId="77777777" w:rsidR="00C004FE" w:rsidRPr="00813248" w:rsidRDefault="00C004FE" w:rsidP="00141B49">
+          <w:p w14:paraId="11AC5B01" w14:textId="77777777" w:rsidR="00C004FE" w:rsidRPr="000B5234" w:rsidRDefault="00C004FE" w:rsidP="00141B49">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="6A239B5B" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="6A239B5B" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5C342A68" w14:textId="77777777" w:rsidR="00C004FE" w:rsidRPr="00813248" w:rsidRDefault="00C004FE" w:rsidP="00141B49">
+          </w:tcPr>
+          <w:p w14:paraId="5C342A68" w14:textId="77777777" w:rsidR="00C004FE" w:rsidRPr="000B5234" w:rsidRDefault="00C004FE" w:rsidP="00141B49">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>□継続的なケア：一定の患者に対して研修期間中の継続的な診療を提供する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="584BAC73" w14:textId="77777777" w:rsidR="00C004FE" w:rsidRPr="00813248" w:rsidRDefault="00C004FE" w:rsidP="00141B49">
+          <w:p w14:paraId="584BAC73" w14:textId="77777777" w:rsidR="00C004FE" w:rsidRPr="000B5234" w:rsidRDefault="00C004FE" w:rsidP="00141B49">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="4C9D3E1F" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="4C9D3E1F" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="730BDB41" w14:textId="77777777" w:rsidR="00C004FE" w:rsidRPr="00813248" w:rsidRDefault="00C004FE" w:rsidP="00141B49">
+          </w:tcPr>
+          <w:p w14:paraId="730BDB41" w14:textId="77777777" w:rsidR="00C004FE" w:rsidRPr="000B5234" w:rsidRDefault="00C004FE" w:rsidP="00141B49">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>□包括的なケア：一施設で急性期、慢性期、予防・健康増進、緩和ケアなどを幅広く担当。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28E74DB7" w14:textId="77777777" w:rsidR="00C004FE" w:rsidRPr="00813248" w:rsidRDefault="00C004FE" w:rsidP="00141B49">
+          <w:p w14:paraId="28E74DB7" w14:textId="77777777" w:rsidR="00C004FE" w:rsidRPr="000B5234" w:rsidRDefault="00C004FE" w:rsidP="00141B49">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="028884F6" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="028884F6" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="47650088" w14:textId="77777777" w:rsidR="00C004FE" w:rsidRPr="00813248" w:rsidRDefault="00C004FE" w:rsidP="00141B49">
+          </w:tcPr>
+          <w:p w14:paraId="47650088" w14:textId="77777777" w:rsidR="00C004FE" w:rsidRPr="000B5234" w:rsidRDefault="00C004FE" w:rsidP="00141B49">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□多様なサービスとの連携：必要な医療機関、介護・福祉機関などと適切に連携する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08D23002" w14:textId="77777777" w:rsidR="00C004FE" w:rsidRPr="00813248" w:rsidRDefault="00C004FE" w:rsidP="00141B49">
+          <w:p w14:paraId="08D23002" w14:textId="77777777" w:rsidR="00C004FE" w:rsidRPr="000B5234" w:rsidRDefault="00C004FE" w:rsidP="00141B49">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>具体的な体制と方略（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="76EEEBC8" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="76EEEBC8" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4A6188BD" w14:textId="77777777" w:rsidR="00C004FE" w:rsidRPr="00813248" w:rsidRDefault="00C004FE" w:rsidP="00141B49">
+          </w:tcPr>
+          <w:p w14:paraId="4A6188BD" w14:textId="77777777" w:rsidR="00C004FE" w:rsidRPr="000B5234" w:rsidRDefault="00C004FE" w:rsidP="00141B49">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□家族志向型ケア：様々な年齢層を含む同一家族の構成員が受診する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AC79D6C" w14:textId="77777777" w:rsidR="00C004FE" w:rsidRPr="00813248" w:rsidRDefault="00C004FE" w:rsidP="00141B49">
+          <w:p w14:paraId="1AC79D6C" w14:textId="77777777" w:rsidR="00C004FE" w:rsidRPr="000B5234" w:rsidRDefault="00C004FE" w:rsidP="00141B49">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>具体的な状況（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="234F363B" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="234F363B" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="46D856A9" w14:textId="77777777" w:rsidR="00C004FE" w:rsidRPr="00813248" w:rsidRDefault="00C004FE" w:rsidP="00141B49">
+          </w:tcPr>
+          <w:p w14:paraId="46D856A9" w14:textId="77777777" w:rsidR="00C004FE" w:rsidRPr="000B5234" w:rsidRDefault="00C004FE" w:rsidP="00141B49">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□地域志向型ケア：受診していない地域住民への集団アプローチを計画的に実施する。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="748166BC" w14:textId="77777777" w:rsidR="00C004FE" w:rsidRPr="00813248" w:rsidRDefault="00C004FE" w:rsidP="00141B49">
+          <w:p w14:paraId="748166BC" w14:textId="77777777" w:rsidR="00C004FE" w:rsidRPr="000B5234" w:rsidRDefault="00C004FE" w:rsidP="00141B49">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="193" w:hangingChars="107" w:hanging="193"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な内容と方法（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="22E9F7DF" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="22E9F7DF" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="324"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5BB75E65" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="5BB75E65" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">週当たり研修日数：（　　　）日／週　</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24AD2ED2" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="24AD2ED2" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>※本研修（家庭医療専門研修Ⅱ）は週に4日以上行わなければならない。下記研修と合算し、業務は週最大5.5日に留めること。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="4E9C303E" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="4E9C303E" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="04D6E7BA" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="04D6E7BA" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>家庭医療専門研修Ⅱ（本研修）の研修期間中に週１回などのペースで並行して行われる領域別研修の内容とその日数</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43848983" w14:textId="2E752494" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          <w:p w14:paraId="43848983" w14:textId="2E752494" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（週1日まで）</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>※カンファレンス等学習機会はここに記載しない。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="6BD6C1F3" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="6BD6C1F3" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="58F3A991" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="58F3A991" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8492" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="16BD00DC" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="16BD00DC" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="15157180" w14:textId="77777777" w:rsidTr="00C004FE">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="15157180" w14:textId="77777777" w:rsidTr="00C004FE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="28DB72CD" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="28DB72CD" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>日数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8492" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="05CFEF21" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
+          </w:tcPr>
+          <w:p w14:paraId="05CFEF21" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00FA3E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="300" w:firstLine="540"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="72AFEAED" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="00813248" w:rsidRDefault="00C905F6" w:rsidP="00C905F6">
+    <w:p w14:paraId="72AFEAED" w14:textId="77777777" w:rsidR="00C905F6" w:rsidRPr="000B5234" w:rsidRDefault="00C905F6" w:rsidP="00C905F6">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00813248">
+      <w:r w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>※研修施設が２箇所以上にわたる場合、上記内容をコピー＆ペーストして記載。その際、研修施設名｢1｣の番号を順に｢2｣，｢3｣と増やすこと。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54717087" w14:textId="77777777" w:rsidR="004E6649" w:rsidRPr="00813248" w:rsidRDefault="004E6649" w:rsidP="00B95C41">
+    <w:p w14:paraId="54717087" w14:textId="77777777" w:rsidR="004E6649" w:rsidRPr="000B5234" w:rsidRDefault="004E6649" w:rsidP="00B95C41">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="98"/>
         <w:tblW w:w="9766" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1507"/>
         <w:gridCol w:w="844"/>
         <w:gridCol w:w="1126"/>
         <w:gridCol w:w="1451"/>
         <w:gridCol w:w="1337"/>
         <w:gridCol w:w="2069"/>
         <w:gridCol w:w="1432"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="38DB8457" w14:textId="77777777" w:rsidTr="00A628AB">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="38DB8457" w14:textId="77777777" w:rsidTr="00A628AB">
         <w:trPr>
           <w:trHeight w:val="195"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9766" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="01411551" w14:textId="01631957" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00A628AB">
+          <w:p w14:paraId="01411551" w14:textId="01631957" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00A628AB">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="46" w:left="135" w:hangingChars="21" w:hanging="38"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00813248">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>１１-３．領域別研修：その他</w:t>
             </w:r>
-            <w:r w:rsidR="00F55EE2" w:rsidRPr="00813248">
+            <w:r w:rsidR="00F55EE2" w:rsidRPr="000B5234">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="1ACCCBBB" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="1ACCCBBB" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5870D51F" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="5870D51F" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>研修領域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BACF18E" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="7BACF18E" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>必修･</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34BBD8FC" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="34BBD8FC" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>選択別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="258013E4" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="258013E4" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ブロック･</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D87CB39" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="3D87CB39" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>兼任の別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D8C28CB" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="1D8C28CB" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>研修日数/週</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2505BA7B" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="2505BA7B" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（兼任の場合）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67CFC624" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="67CFC624" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>研修期間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28F13B88" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="28F13B88" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>研修施設名と</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49858BD3" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="49858BD3" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>診療科名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2351F911" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="2351F911" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導医氏名</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="40694122" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="40694122" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="185"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DB09482" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="3DB09482" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>内科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A3E1552" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="3A3E1552" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□必修</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AC4B950" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="7AC4B950" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□選択</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="680619B0" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="680619B0" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□ﾌﾞﾛｯｸ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D1456DE" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="4D1456DE" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□兼任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20556C00" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="20556C00" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="081CFE51" w14:textId="51599478" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="081CFE51" w14:textId="51599478" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E56" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B551362" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="5B551362" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69D58C03" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="69D58C03" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="7EB84B82" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="7EB84B82" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="185"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20F47A5D" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="20F47A5D" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>小児科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E07006C" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="5E07006C" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□必修</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DA829BE" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="4DA829BE" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□選択</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47563730" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="47563730" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□ﾌﾞﾛｯｸ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51900C1F" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="51900C1F" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□兼任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E2DD961" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="1E2DD961" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FF92917" w14:textId="76994838" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="5FF92917" w14:textId="76994838" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E56" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74AA42CD" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="74AA42CD" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42D19E72" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="42D19E72" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="588BF56F" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="588BF56F" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="185"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F35C118" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="7F35C118" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>救急</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3DB41F" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="4C3DB41F" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□必修</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7633F395" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="7633F395" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□選択</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="421491AA" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="421491AA" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□ﾌﾞﾛｯｸ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A250E63" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="2A250E63" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□兼任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AA5A775" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="6AA5A775" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="701615E2" w14:textId="1B7AD410" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="701615E2" w14:textId="1B7AD410" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E56" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A526BE6" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="1A526BE6" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67022680" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="67022680" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="666CD339" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="666CD339" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="185"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C53839C" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="0C53839C" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>一般外科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AECBACE" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="7AECBACE" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□必修</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66C76772" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="66C76772" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□選択</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AD86EF0" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="0AD86EF0" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□ﾌﾞﾛｯｸ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C249D98" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="2C249D98" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□兼任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13BE90BC" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="13BE90BC" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10C33ED6" w14:textId="1CC55FF8" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="10C33ED6" w14:textId="1CC55FF8" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E56" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D4E569C" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="2D4E569C" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="315D615C" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="315D615C" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="71BCE4B0" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="71BCE4B0" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77F01283" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="77F01283" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>整形外科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50031F81" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="50031F81" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□必修</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22DC71B4" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="22DC71B4" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□選択</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E02D80F" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="7E02D80F" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□ﾌﾞﾛｯｸ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E27B734" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="4E27B734" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□兼任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64AC1430" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="64AC1430" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="388F6E86" w14:textId="145639A0" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="388F6E86" w14:textId="145639A0" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E56" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="718FD289" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="718FD289" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="358CB307" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="358CB307" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="7DF9886C" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="7DF9886C" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="769E2946" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="769E2946" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>精神科／</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CA24DA7" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="2CA24DA7" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>心療内科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6989D6CF" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="6989D6CF" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□必修</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6802A68D" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="6802A68D" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□選択</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48BC69E1" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="48BC69E1" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□ﾌﾞﾛｯｸ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F36C3D6" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="7F36C3D6" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□兼任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7303E68B" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="7303E68B" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77B061CC" w14:textId="10C6F5CB" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="77B061CC" w14:textId="10C6F5CB" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E56" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44A4C053" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="44A4C053" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F731BAC" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="7F731BAC" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="2F91F798" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="2F91F798" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68F389A6" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="68F389A6" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>産婦人科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61F48D3A" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="61F48D3A" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□必修</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DDAE7CC" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="7DDAE7CC" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□選択</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51FB755E" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="51FB755E" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□ﾌﾞﾛｯｸ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36D28585" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="36D28585" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□兼任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45590826" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="45590826" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="039A6290" w14:textId="396E4805" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="039A6290" w14:textId="396E4805" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E56" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54C3F019" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="54C3F019" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BDEDB5A" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="7BDEDB5A" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="30D9B084" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="30D9B084" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DD44B47" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="0DD44B47" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>皮膚科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24589A18" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="24589A18" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□必修</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="761C4024" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="761C4024" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□選択</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34D59279" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="34D59279" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□ﾌﾞﾛｯｸ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00610D4B" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="00610D4B" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□兼任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2647A7DA" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="2647A7DA" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25FF131E" w14:textId="2C913277" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="25FF131E" w14:textId="2C913277" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E56" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="458D1B3F" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="458D1B3F" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="515B2650" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="515B2650" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="43AE1689" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="43AE1689" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A558F8C" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="2A558F8C" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>泌尿器科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F70AE4D" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="2F70AE4D" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□必修</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10DB7B8B" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="10DB7B8B" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□選択</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F1F467B" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="4F1F467B" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□ﾌﾞﾛｯｸ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DDFC55B" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="7DDFC55B" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□兼任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CA32AC0" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="0CA32AC0" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AABB06F" w14:textId="007E2033" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="6AABB06F" w14:textId="007E2033" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E56" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="579C845D" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="579C845D" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A8ECF29" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="2A8ECF29" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="4930AFE0" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="4930AFE0" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08A359EB" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="08A359EB" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>眼科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DBD3F2B" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="7DBD3F2B" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□必修</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="602D5AAB" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="602D5AAB" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□選択</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46FC2A50" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="46FC2A50" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□ﾌﾞﾛｯｸ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52F010E2" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="52F010E2" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□兼任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EC4956D" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="5EC4956D" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36A562F2" w14:textId="55F19E01" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="36A562F2" w14:textId="55F19E01" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E56" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01D1AA6C" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="01D1AA6C" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63838FCE" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="63838FCE" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="421E59D5" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="421E59D5" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BD7ED47" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="6BD7ED47" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>耳鼻咽喉科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55B6B2E1" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="55B6B2E1" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□必修</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CF945C4" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="5CF945C4" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□選択</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61F65CD9" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="61F65CD9" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□ﾌﾞﾛｯｸ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4354D935" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="4354D935" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□兼任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="291DA112" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="291DA112" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70B8E8B5" w14:textId="1A862AE8" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="70B8E8B5" w14:textId="1A862AE8" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E56" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00C4584D" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="00C4584D" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="077C2EDC" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="077C2EDC" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="65547FED" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="65547FED" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2169104B" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="2169104B" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>放射線科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56A2C930" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="56A2C930" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□必修</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E0D1C44" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="3E0D1C44" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□選択</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="180230C7" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="180230C7" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□ﾌﾞﾛｯｸ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2715EE21" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="2715EE21" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□兼任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F5D256F" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="0F5D256F" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0371C4B5" w14:textId="3FA15FAC" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="0371C4B5" w14:textId="3FA15FAC" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E56" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E93FBC4" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="3E93FBC4" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E2E67E4" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="4E2E67E4" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="6D723526" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="6D723526" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75BC88BA" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="75BC88BA" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>臨床検査</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CD63B68" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="5CD63B68" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□必修</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21B1FE18" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="21B1FE18" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□選択</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="446D951E" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="446D951E" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□ﾌﾞﾛｯｸ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AFE74CB" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="3AFE74CB" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□兼任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4ED361DE" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="4ED361DE" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E5E5E7D" w14:textId="2CB82456" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="1E5E5E7D" w14:textId="2CB82456" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E56" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="255B96E9" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="255B96E9" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45B936A5" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="45B936A5" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="05522495" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="05522495" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="516DF182" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="516DF182" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>リハビリ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01D6E810" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="01D6E810" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>テーション</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C916D81" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="2C916D81" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□必修</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6222B07A" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="6222B07A" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□選択</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67D91528" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="67D91528" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□ﾌﾞﾛｯｸ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E0D7B66" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="0E0D7B66" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□兼任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36439FB1" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="36439FB1" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B522683" w14:textId="2E07E22D" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="5B522683" w14:textId="2E07E22D" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E56" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="799C47ED" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="799C47ED" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B805537" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="7B805537" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813248" w:rsidRPr="00813248" w14:paraId="6C356A32" w14:textId="77777777" w:rsidTr="00F83990">
+      <w:tr w:rsidR="000B5234" w:rsidRPr="000B5234" w14:paraId="6C356A32" w14:textId="77777777" w:rsidTr="00F83990">
         <w:trPr>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B521683" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="3B521683" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>その他</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="573663C6" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="573663C6" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　　 　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C9E8802" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="5C9E8802" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□必修</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48D48FD7" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="48D48FD7" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□選択</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D9F0027" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="1D9F0027" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□ﾌﾞﾛｯｸ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77D591DC" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="77D591DC" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□兼任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57499FE1" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="57499FE1" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）日/週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E87576D" w14:textId="6CAA5A2B" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="3E87576D" w14:textId="6CAA5A2B" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（　　）</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E56" w:rsidRPr="00813248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AC2E56" w:rsidRPr="000B5234">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>カ月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6931BE85" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="6931BE85" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3466F0EC" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="00813248" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
+          <w:p w14:paraId="3466F0EC" w14:textId="77777777" w:rsidR="001B6D4D" w:rsidRPr="000B5234" w:rsidRDefault="001B6D4D" w:rsidP="00F83990">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7287E08A" w14:textId="5AC68B9E" w:rsidR="00640DB5" w:rsidRDefault="00B759A1" w:rsidP="00B95C41">
+    <w:p w14:paraId="7287E08A" w14:textId="5AC68B9E" w:rsidR="00640DB5" w:rsidRPr="000B5234" w:rsidRDefault="00B759A1" w:rsidP="00B95C41">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00813248">
+      <w:r w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>※家庭医療専門研修プログラム期間中に行うものだけ記載すればよい。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2352F730" w14:textId="3E0F2590" w:rsidR="00580AFC" w:rsidRDefault="00580AFC" w:rsidP="00B95C41">
+    <w:p w14:paraId="2352F730" w14:textId="3E0F2590" w:rsidR="00580AFC" w:rsidRPr="000B5234" w:rsidRDefault="00580AFC" w:rsidP="00B95C41">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
-      <w:r w:rsidRPr="00580AFC">
+      <w:r w:rsidRPr="000B5234">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>家庭医療専門研修ⅠとⅡの期間以外での領域別研修について記載する</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210D2FBB" w14:textId="77777777" w:rsidR="004E32D0" w:rsidRDefault="004E32D0" w:rsidP="00B95C41">
+    <w:p w14:paraId="210D2FBB" w14:textId="77777777" w:rsidR="004E32D0" w:rsidRPr="000B5234" w:rsidRDefault="004E32D0" w:rsidP="00B95C41">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="453F603F" w14:textId="77777777" w:rsidR="004E32D0" w:rsidRDefault="004E32D0" w:rsidP="00B95C41">
+    <w:p w14:paraId="453F603F" w14:textId="77777777" w:rsidR="004E32D0" w:rsidRPr="000B5234" w:rsidRDefault="004E32D0" w:rsidP="00B95C41">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D6CA1FB" w14:textId="77777777" w:rsidR="004E32D0" w:rsidRPr="00813248" w:rsidRDefault="004E32D0" w:rsidP="00B95C41">
+    <w:p w14:paraId="3D6CA1FB" w14:textId="77777777" w:rsidR="004E32D0" w:rsidRPr="000B5234" w:rsidRDefault="004E32D0" w:rsidP="00B95C41">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="004E32D0" w:rsidRPr="00813248" w:rsidSect="008516B6">
+    <w:sectPr w:rsidR="004E32D0" w:rsidRPr="000B5234" w:rsidSect="008516B6">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="794" w:right="1077" w:bottom="851" w:left="1077" w:header="454" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06993AF8" w14:textId="77777777" w:rsidR="004A1DFA" w:rsidRDefault="004A1DFA">
+    <w:p w14:paraId="4831034F" w14:textId="77777777" w:rsidR="00F73F1B" w:rsidRDefault="00F73F1B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76654EC3" w14:textId="77777777" w:rsidR="004A1DFA" w:rsidRDefault="004A1DFA">
+    <w:p w14:paraId="359E8551" w14:textId="77777777" w:rsidR="00F73F1B" w:rsidRDefault="00F73F1B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -33462,58 +35706,58 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft JhengHei">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2878FBC1" w14:textId="77777777" w:rsidR="004A1DFA" w:rsidRDefault="004A1DFA">
+    <w:p w14:paraId="362DCCB0" w14:textId="77777777" w:rsidR="00F73F1B" w:rsidRDefault="00F73F1B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05D77522" w14:textId="77777777" w:rsidR="004A1DFA" w:rsidRDefault="004A1DFA">
+    <w:p w14:paraId="57B6AD5F" w14:textId="77777777" w:rsidR="00F73F1B" w:rsidRDefault="00F73F1B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4AAD8773" w14:textId="01EECC6F" w:rsidR="00902360" w:rsidRDefault="000F6600" w:rsidP="00A91609">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:spacing w:afterLines="50" w:after="120" w:line="220" w:lineRule="exact"/>
     </w:pPr>
     <w:r w:rsidRPr="005F0004">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>様式</w:t>
     </w:r>
     <w:r w:rsidRPr="005F0004">
       <w:rPr>
@@ -34634,51 +36878,50 @@
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="516962102">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1425493804">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="193232396">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1336036612">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="537162649">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3701" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
@@ -34692,50 +36935,51 @@
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002167C4"/>
     <w:rsid w:val="000045B9"/>
     <w:rsid w:val="0000485A"/>
     <w:rsid w:val="000105AC"/>
     <w:rsid w:val="0001764D"/>
     <w:rsid w:val="00024038"/>
     <w:rsid w:val="00030AAB"/>
     <w:rsid w:val="0003799F"/>
     <w:rsid w:val="00051399"/>
     <w:rsid w:val="00053445"/>
     <w:rsid w:val="00056FD2"/>
     <w:rsid w:val="000614BE"/>
     <w:rsid w:val="00071513"/>
     <w:rsid w:val="000734B2"/>
     <w:rsid w:val="000768A4"/>
     <w:rsid w:val="00095417"/>
     <w:rsid w:val="00097EC6"/>
     <w:rsid w:val="000A19F7"/>
     <w:rsid w:val="000A1A62"/>
     <w:rsid w:val="000A29D7"/>
     <w:rsid w:val="000B21E6"/>
     <w:rsid w:val="000B494D"/>
+    <w:rsid w:val="000B5234"/>
     <w:rsid w:val="000B5D1A"/>
     <w:rsid w:val="000D0648"/>
     <w:rsid w:val="000D1C35"/>
     <w:rsid w:val="000D2B60"/>
     <w:rsid w:val="000D516A"/>
     <w:rsid w:val="000E5A6C"/>
     <w:rsid w:val="000F0F9F"/>
     <w:rsid w:val="000F45A6"/>
     <w:rsid w:val="000F6600"/>
     <w:rsid w:val="000F6F25"/>
     <w:rsid w:val="00102281"/>
     <w:rsid w:val="00110A0E"/>
     <w:rsid w:val="00116259"/>
     <w:rsid w:val="0012052E"/>
     <w:rsid w:val="001259C0"/>
     <w:rsid w:val="00125BF2"/>
     <w:rsid w:val="00126947"/>
     <w:rsid w:val="00126C2C"/>
     <w:rsid w:val="00141C08"/>
     <w:rsid w:val="00147D0E"/>
     <w:rsid w:val="00156F82"/>
     <w:rsid w:val="0016035A"/>
     <w:rsid w:val="00161FDC"/>
     <w:rsid w:val="001626C2"/>
     <w:rsid w:val="00162DB9"/>
@@ -34827,50 +37071,51 @@
     <w:rsid w:val="003A7D14"/>
     <w:rsid w:val="003B0C8E"/>
     <w:rsid w:val="003B5D6B"/>
     <w:rsid w:val="003B5E41"/>
     <w:rsid w:val="003C0299"/>
     <w:rsid w:val="003C096A"/>
     <w:rsid w:val="003C53C8"/>
     <w:rsid w:val="003C6819"/>
     <w:rsid w:val="003C70DC"/>
     <w:rsid w:val="003D1AA5"/>
     <w:rsid w:val="003D42B4"/>
     <w:rsid w:val="003D7B9E"/>
     <w:rsid w:val="003F7582"/>
     <w:rsid w:val="00401B26"/>
     <w:rsid w:val="004027AC"/>
     <w:rsid w:val="00405DC5"/>
     <w:rsid w:val="00412BB1"/>
     <w:rsid w:val="00414A97"/>
     <w:rsid w:val="00417C35"/>
     <w:rsid w:val="00423545"/>
     <w:rsid w:val="00427776"/>
     <w:rsid w:val="004378C4"/>
     <w:rsid w:val="00443D24"/>
     <w:rsid w:val="00446289"/>
     <w:rsid w:val="00451F7F"/>
+    <w:rsid w:val="00452554"/>
     <w:rsid w:val="0045259F"/>
     <w:rsid w:val="004651F6"/>
     <w:rsid w:val="00465985"/>
     <w:rsid w:val="004801CA"/>
     <w:rsid w:val="004860D5"/>
     <w:rsid w:val="0048648B"/>
     <w:rsid w:val="0049256D"/>
     <w:rsid w:val="004950AE"/>
     <w:rsid w:val="004A0233"/>
     <w:rsid w:val="004A1DFA"/>
     <w:rsid w:val="004A39FC"/>
     <w:rsid w:val="004A4DE3"/>
     <w:rsid w:val="004B2353"/>
     <w:rsid w:val="004C2AD1"/>
     <w:rsid w:val="004C4E0A"/>
     <w:rsid w:val="004D0690"/>
     <w:rsid w:val="004E32D0"/>
     <w:rsid w:val="004E354E"/>
     <w:rsid w:val="004E3FD9"/>
     <w:rsid w:val="004E6649"/>
     <w:rsid w:val="004E7CF4"/>
     <w:rsid w:val="004F0026"/>
     <w:rsid w:val="004F3046"/>
     <w:rsid w:val="004F6F7E"/>
     <w:rsid w:val="004F78CD"/>
@@ -35014,94 +37259,96 @@
     <w:rsid w:val="008B2184"/>
     <w:rsid w:val="008B78E3"/>
     <w:rsid w:val="008C3262"/>
     <w:rsid w:val="008C37F6"/>
     <w:rsid w:val="008D3682"/>
     <w:rsid w:val="008D5BDD"/>
     <w:rsid w:val="008E2A90"/>
     <w:rsid w:val="008E4E62"/>
     <w:rsid w:val="008E4F43"/>
     <w:rsid w:val="008F15F7"/>
     <w:rsid w:val="008F1801"/>
     <w:rsid w:val="008F52AC"/>
     <w:rsid w:val="008F71FD"/>
     <w:rsid w:val="00902360"/>
     <w:rsid w:val="009027D0"/>
     <w:rsid w:val="00903D09"/>
     <w:rsid w:val="009050E6"/>
     <w:rsid w:val="0090567B"/>
     <w:rsid w:val="009139E1"/>
     <w:rsid w:val="009232FD"/>
     <w:rsid w:val="00932C1D"/>
     <w:rsid w:val="00934307"/>
     <w:rsid w:val="0095710E"/>
     <w:rsid w:val="009606F7"/>
     <w:rsid w:val="0097077E"/>
+    <w:rsid w:val="009735BC"/>
     <w:rsid w:val="00974E64"/>
     <w:rsid w:val="0097695F"/>
     <w:rsid w:val="00977433"/>
     <w:rsid w:val="00977B9E"/>
     <w:rsid w:val="00982872"/>
     <w:rsid w:val="00982A2A"/>
     <w:rsid w:val="009832EE"/>
     <w:rsid w:val="00985EE7"/>
     <w:rsid w:val="00992F43"/>
     <w:rsid w:val="00996338"/>
     <w:rsid w:val="009A0083"/>
     <w:rsid w:val="009A01AC"/>
     <w:rsid w:val="009A1829"/>
     <w:rsid w:val="009A4A7C"/>
     <w:rsid w:val="009A4CE1"/>
     <w:rsid w:val="009A5013"/>
     <w:rsid w:val="009A65DA"/>
     <w:rsid w:val="009A774C"/>
     <w:rsid w:val="009A793A"/>
     <w:rsid w:val="009B56DD"/>
     <w:rsid w:val="009B6EBF"/>
     <w:rsid w:val="009C0834"/>
     <w:rsid w:val="009D51D6"/>
     <w:rsid w:val="009E4843"/>
     <w:rsid w:val="009E6089"/>
     <w:rsid w:val="009E7F43"/>
     <w:rsid w:val="00A012B7"/>
     <w:rsid w:val="00A14C49"/>
     <w:rsid w:val="00A16BC1"/>
     <w:rsid w:val="00A21BC6"/>
     <w:rsid w:val="00A22D9D"/>
     <w:rsid w:val="00A2352B"/>
     <w:rsid w:val="00A37DD4"/>
     <w:rsid w:val="00A40CF6"/>
     <w:rsid w:val="00A43B0B"/>
     <w:rsid w:val="00A530C9"/>
     <w:rsid w:val="00A55721"/>
     <w:rsid w:val="00A628AB"/>
     <w:rsid w:val="00A709BD"/>
     <w:rsid w:val="00A7308C"/>
     <w:rsid w:val="00A80851"/>
     <w:rsid w:val="00A81122"/>
     <w:rsid w:val="00A81EAD"/>
     <w:rsid w:val="00A8325B"/>
+    <w:rsid w:val="00A8454E"/>
     <w:rsid w:val="00A90842"/>
     <w:rsid w:val="00A91609"/>
     <w:rsid w:val="00A920F4"/>
     <w:rsid w:val="00A93D2A"/>
     <w:rsid w:val="00A96E3B"/>
     <w:rsid w:val="00A9748D"/>
     <w:rsid w:val="00A97590"/>
     <w:rsid w:val="00AA454F"/>
     <w:rsid w:val="00AA783D"/>
     <w:rsid w:val="00AB3754"/>
     <w:rsid w:val="00AC05AD"/>
     <w:rsid w:val="00AC2E56"/>
     <w:rsid w:val="00AC6CDC"/>
     <w:rsid w:val="00AD051B"/>
     <w:rsid w:val="00AD2698"/>
     <w:rsid w:val="00AD6CF1"/>
     <w:rsid w:val="00AE3073"/>
     <w:rsid w:val="00AE40C6"/>
     <w:rsid w:val="00AE4FFF"/>
     <w:rsid w:val="00AF6743"/>
     <w:rsid w:val="00AF7FAD"/>
     <w:rsid w:val="00B0056A"/>
     <w:rsid w:val="00B03AF0"/>
     <w:rsid w:val="00B06208"/>
     <w:rsid w:val="00B06291"/>
@@ -35244,71 +37491,73 @@
     <w:rsid w:val="00E552BA"/>
     <w:rsid w:val="00E64D23"/>
     <w:rsid w:val="00E65473"/>
     <w:rsid w:val="00E66677"/>
     <w:rsid w:val="00E71B86"/>
     <w:rsid w:val="00E72C42"/>
     <w:rsid w:val="00E753CB"/>
     <w:rsid w:val="00E86BEE"/>
     <w:rsid w:val="00E86CB3"/>
     <w:rsid w:val="00E87C7D"/>
     <w:rsid w:val="00E908E5"/>
     <w:rsid w:val="00EA0643"/>
     <w:rsid w:val="00EB0E42"/>
     <w:rsid w:val="00EB38EC"/>
     <w:rsid w:val="00EB76E9"/>
     <w:rsid w:val="00EC624B"/>
     <w:rsid w:val="00EC655B"/>
     <w:rsid w:val="00ED33CD"/>
     <w:rsid w:val="00ED3587"/>
     <w:rsid w:val="00EE03DC"/>
     <w:rsid w:val="00EE4301"/>
     <w:rsid w:val="00EE4D2C"/>
     <w:rsid w:val="00EF1226"/>
     <w:rsid w:val="00F02077"/>
     <w:rsid w:val="00F05B07"/>
+    <w:rsid w:val="00F06985"/>
     <w:rsid w:val="00F116F5"/>
     <w:rsid w:val="00F13AF9"/>
     <w:rsid w:val="00F21473"/>
     <w:rsid w:val="00F22BCD"/>
     <w:rsid w:val="00F237B9"/>
     <w:rsid w:val="00F318CF"/>
     <w:rsid w:val="00F371B9"/>
     <w:rsid w:val="00F4393D"/>
     <w:rsid w:val="00F45235"/>
     <w:rsid w:val="00F469B3"/>
     <w:rsid w:val="00F4724D"/>
     <w:rsid w:val="00F47A6A"/>
     <w:rsid w:val="00F500D8"/>
     <w:rsid w:val="00F50DFF"/>
     <w:rsid w:val="00F55EE2"/>
     <w:rsid w:val="00F568B0"/>
     <w:rsid w:val="00F634EA"/>
     <w:rsid w:val="00F666D2"/>
     <w:rsid w:val="00F70F07"/>
     <w:rsid w:val="00F71154"/>
     <w:rsid w:val="00F7167F"/>
+    <w:rsid w:val="00F73F1B"/>
     <w:rsid w:val="00F753A8"/>
     <w:rsid w:val="00F8128B"/>
     <w:rsid w:val="00F822EE"/>
     <w:rsid w:val="00F83990"/>
     <w:rsid w:val="00F8739C"/>
     <w:rsid w:val="00F93589"/>
     <w:rsid w:val="00F95E9B"/>
     <w:rsid w:val="00FA22C7"/>
     <w:rsid w:val="00FA3E53"/>
     <w:rsid w:val="00FA63F0"/>
     <w:rsid w:val="00FC0BF1"/>
     <w:rsid w:val="00FC12EF"/>
     <w:rsid w:val="00FC1FA1"/>
     <w:rsid w:val="00FD1B82"/>
     <w:rsid w:val="00FD34BF"/>
     <w:rsid w:val="00FD6715"/>
     <w:rsid w:val="00FD6C4F"/>
     <w:rsid w:val="00FD7F2B"/>
     <w:rsid w:val="00FE2CC2"/>
     <w:rsid w:val="00FE60D2"/>
     <w:rsid w:val="00FF10DB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -36577,77 +38826,77 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\CHICAGO.XSL" StyleName="Chicago"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E667837-7854-4CF7-9CA3-94A1833B2F0B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>20</Pages>
-  <Words>2606</Words>
-  <Characters>14860</Characters>
+  <Words>2602</Words>
+  <Characters>14832</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>123</Lines>
   <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>■ 2010年度開始の家庭医療後期研修プログラムについて</vt:lpstr>
       <vt:lpstr>■ 2010年度開始の家庭医療後期研修プログラムについて</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17432</CharactersWithSpaces>
+  <CharactersWithSpaces>17400</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>■ 2010年度開始の家庭医療後期研修プログラムについて</dc:title>
   <dc:subject/>
   <dc:creator>Shoji YOKOYA</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>