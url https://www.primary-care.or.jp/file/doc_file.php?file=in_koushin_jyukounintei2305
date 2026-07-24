--- v0 (2025-11-20)
+++ v1 (2026-07-24)
@@ -1,700 +1,966 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a8"/>
+        <w:tblStyle w:val="4"/>
         <w:tblW w:w="10485" w:type="dxa"/>
-        <w:tblInd w:w="-108" w:type="dxa"/>
-[...8 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10485"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00731CF7" w14:paraId="6A1C1997" w14:textId="77777777" w:rsidTr="00731CF7">
+      <w:tr w:rsidR="009D6D49" w14:paraId="5B5F17A9" w14:textId="77777777" w:rsidTr="009D6D49">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BAD4CEC" w14:textId="247AF907" w:rsidR="00731CF7" w:rsidRDefault="0083709D">
-[...28 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="47E47D75" w14:textId="77777777" w:rsidR="009D6D49" w:rsidRDefault="009D6D49" w:rsidP="0072712C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>日本プライマリ・ケア連合学会 指導医養成講習会</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23ADBE02" w14:textId="77777777" w:rsidR="009D6D49" w:rsidRDefault="009D6D49" w:rsidP="0072712C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>受講認定のためのレポート（新規取得者向けを除く）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731CF7" w14:paraId="7337F3FA" w14:textId="77777777" w:rsidTr="00731CF7">
+      <w:tr w:rsidR="009D6D49" w14:paraId="3DE7303A" w14:textId="77777777" w:rsidTr="009D6D49">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="530EA0B4" w14:textId="77777777" w:rsidR="00731CF7" w:rsidRDefault="0083709D">
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="6A1B8C6D" w14:textId="77777777" w:rsidR="009D6D49" w:rsidRDefault="009D6D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>１．受講者氏名，会員番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731CF7" w14:paraId="2AE735C8" w14:textId="77777777" w:rsidTr="00731CF7">
+      <w:tr w:rsidR="009D6D49" w14:paraId="0D4DC859" w14:textId="77777777" w:rsidTr="009D6D49">
         <w:trPr>
           <w:trHeight w:val="939"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4497AED0" w14:textId="77777777" w:rsidR="00731CF7" w:rsidRDefault="0083709D">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="6931F9DC" w14:textId="77777777" w:rsidR="009D6D49" w:rsidRPr="009D6D49" w:rsidRDefault="009D6D49" w:rsidP="0072712C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D6D49">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">氏名： </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A1A381C" w14:textId="77777777" w:rsidR="00731CF7" w:rsidRDefault="0083709D">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="3D4B5021" w14:textId="77777777" w:rsidR="009D6D49" w:rsidRDefault="009D6D49" w:rsidP="0072712C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D6D49">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>会員番号：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731CF7" w14:paraId="3FE013B1" w14:textId="77777777" w:rsidTr="00731CF7">
+      <w:tr w:rsidR="009D6D49" w14:paraId="6AEA1EC1" w14:textId="77777777" w:rsidTr="009D6D49">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0307088F" w14:textId="77777777" w:rsidR="00731CF7" w:rsidRDefault="0083709D">
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="7C0BC74F" w14:textId="77777777" w:rsidR="009D6D49" w:rsidRDefault="009D6D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>２．受講したコンテンツ・テーマ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731CF7" w14:paraId="10B32E7C" w14:textId="77777777" w:rsidTr="00731CF7">
+      <w:tr w:rsidR="009D6D49" w14:paraId="597F36C8" w14:textId="77777777" w:rsidTr="009D6D49">
         <w:trPr>
           <w:trHeight w:val="759"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12603A8F" w14:textId="77777777" w:rsidR="00731CF7" w:rsidRDefault="00731CF7">
+          <w:p w14:paraId="32AAB219" w14:textId="7F93A776" w:rsidR="009D6D49" w:rsidRPr="009D6D49" w:rsidRDefault="009D6D49" w:rsidP="009D6D49">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="游ゴシック Light" w:eastAsia="游ゴシック Light" w:hAnsi="游ゴシック Light" w:cs="游ゴシック Light"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731CF7" w14:paraId="02FA9F56" w14:textId="77777777" w:rsidTr="00731CF7">
+      <w:tr w:rsidR="009D6D49" w14:paraId="26DEA9FB" w14:textId="77777777" w:rsidTr="009D6D49">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="450AF6CE" w14:textId="77777777" w:rsidR="00731CF7" w:rsidRDefault="0083709D">
-[...49 lines deleted...]
-              <w:t>前回更新以後指導・教育機会がなかった場合は、「今後どのような指導・教育機会がありそうか」をお書き下さい。</w:t>
+          <w:p w14:paraId="00657E5C" w14:textId="77777777" w:rsidR="009D6D49" w:rsidRDefault="009D6D49" w:rsidP="0072712C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>３．受講したコンテンツ・テーマに関連した</w:t>
+            </w:r>
+            <w:r w:rsidR="00A26497">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>具体的な</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>経験や事例を記載して下さい．</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50AD51E2" w14:textId="77777777" w:rsidR="00276364" w:rsidRDefault="00276364" w:rsidP="0072712C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="200" w:left="420"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>専攻医教育に限らず学生や研修医，他職種への教育の経験・事例も歓迎します．</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="242B295D" w14:textId="77777777" w:rsidR="00A26497" w:rsidRPr="00A26497" w:rsidRDefault="00A26497" w:rsidP="0072712C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="200" w:left="420"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>前回更新以後指導</w:t>
+            </w:r>
+            <w:r w:rsidR="00683A48">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>・教育</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>機会がなかった場合は、「今後どのような指導・教育機会がありそうか」をお書き下さい。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731CF7" w14:paraId="3F6313B3" w14:textId="77777777" w:rsidTr="00F05AFF">
+      <w:tr w:rsidR="009D6D49" w14:paraId="75EA2346" w14:textId="77777777" w:rsidTr="0072712C">
         <w:trPr>
-          <w:trHeight w:val="3810"/>
+          <w:trHeight w:val="3450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63BF5D16" w14:textId="77777777" w:rsidR="00731CF7" w:rsidRDefault="00731CF7">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="472BC9D1" w14:textId="0259931E" w:rsidR="0072712C" w:rsidRPr="0072712C" w:rsidRDefault="0072712C" w:rsidP="0072712C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731CF7" w14:paraId="485C6DF4" w14:textId="77777777" w:rsidTr="00731CF7">
+      <w:tr w:rsidR="009D6D49" w14:paraId="29C2AAAC" w14:textId="77777777" w:rsidTr="009D6D49">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56F78A6D" w14:textId="77777777" w:rsidR="00731CF7" w:rsidRDefault="0083709D">
-[...31 lines deleted...]
-              <w:t>下さい。前回更新以後指導・教育機会がなかった場合は、「今回のコンテンツ・テーマで学んだことをご自身の指導・教育に今後どのように活かすか」についてお書き下さい。</w:t>
+          <w:p w14:paraId="32583828" w14:textId="77777777" w:rsidR="009D6D49" w:rsidRDefault="009D6D49" w:rsidP="0072712C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>４．</w:t>
+            </w:r>
+            <w:r w:rsidR="00A26497">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>３．に記載した</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>経験や事例に対する省察とそこから得た学び</w:t>
+            </w:r>
+            <w:r w:rsidR="00F34BB7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>を</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>記載して下さい．</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D6F1697" w14:textId="77777777" w:rsidR="00A26497" w:rsidRDefault="00A26497" w:rsidP="0072712C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="459" w:hangingChars="191" w:hanging="459"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　前回更新以後指導</w:t>
+            </w:r>
+            <w:r w:rsidR="00683A48">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>・教育</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>機会がなかった場合は、「今回のコンテンツ・テーマで学んだことを指導・教育に今後どのように活かすか」についてお書き下さい。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731CF7" w14:paraId="348B3851" w14:textId="77777777" w:rsidTr="00F05AFF">
+      <w:tr w:rsidR="009D6D49" w14:paraId="0AEA5F73" w14:textId="77777777" w:rsidTr="00C41A28">
         <w:trPr>
-          <w:trHeight w:val="1897"/>
+          <w:trHeight w:val="2023"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CF31577" w14:textId="77777777" w:rsidR="00731CF7" w:rsidRDefault="00731CF7">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="2C1A603A" w14:textId="77777777" w:rsidR="009D6D49" w:rsidRPr="009D6D49" w:rsidRDefault="009D6D49" w:rsidP="0072712C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731CF7" w14:paraId="74CA8BAC" w14:textId="77777777" w:rsidTr="00731CF7">
+      <w:tr w:rsidR="00276364" w14:paraId="41B66B21" w14:textId="77777777" w:rsidTr="00276364">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="63"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BFC5D35" w14:textId="77777777" w:rsidR="00731CF7" w:rsidRDefault="0083709D">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="游ゴシック Light" w:eastAsia="游ゴシック Light" w:hAnsi="游ゴシック Light" w:cs="游ゴシック Light"/>
+          <w:p w14:paraId="5C5C721A" w14:textId="77777777" w:rsidR="00276364" w:rsidRDefault="00276364" w:rsidP="0072712C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>５．指導医養成講習会の今後の改善のために以下の質問にお答え下さい</w:t>
+            </w:r>
+            <w:r w:rsidR="00C41A28">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>．</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6192398B" w14:textId="77777777" w:rsidR="00C41A28" w:rsidRPr="00C41A28" w:rsidRDefault="00C41A28" w:rsidP="0072712C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="300" w:left="630"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="游ゴシック Light" w:eastAsia="游ゴシック Light" w:hAnsi="游ゴシック Light" w:cs="游ゴシック Light"/>
+            <w:r w:rsidRPr="00C41A28">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>※ 回答内容が受講認定や更新認定に影響することはありません．</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731CF7" w14:paraId="75D2E4E7" w14:textId="77777777" w:rsidTr="00731CF7">
+      <w:tr w:rsidR="00276364" w:rsidRPr="008B5208" w14:paraId="6B74ABDB" w14:textId="77777777" w:rsidTr="0072712C">
         <w:trPr>
-          <w:trHeight w:val="2319"/>
+          <w:trHeight w:val="2238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="195D3B80" w14:textId="77777777" w:rsidR="00731CF7" w:rsidRDefault="0083709D">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="游ゴシック Light" w:eastAsia="游ゴシック Light" w:hAnsi="游ゴシック Light" w:cs="游ゴシック Light"/>
+          <w:p w14:paraId="0E389E78" w14:textId="77777777" w:rsidR="00276364" w:rsidRPr="008B5208" w:rsidRDefault="008B5208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="游ゴシック Light" w:eastAsia="游ゴシック Light" w:hAnsi="游ゴシック Light" w:cs="游ゴシック Light"/>
+            <w:r w:rsidRPr="008B5208">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>〇　あなたが受講したレクチャーの理解度を以下の選択肢から１つ選び，以下の括弧に番号を記入して下さい．</w:t>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="游ゴシック Light" w:eastAsia="游ゴシック Light" w:hAnsi="游ゴシック Light" w:cs="游ゴシック Light"/>
+              <w:t>〇　あなたが</w:t>
+            </w:r>
+            <w:r w:rsidR="00276364" w:rsidRPr="008B5208">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>受講したレクチャー</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B5208">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>の理解度を以下の選択肢から１つ選び，以下の括弧に番号を記入して下さい．</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D240E07" w14:textId="77777777" w:rsidR="008B5208" w:rsidRDefault="008B5208" w:rsidP="008B5208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="游ゴシック Light" w:eastAsia="游ゴシック Light" w:hAnsi="游ゴシック Light" w:cs="游ゴシック Light"/>
+            <w:r w:rsidRPr="008B5208">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>１．ほとんど理解できない２．あまり理解できない ３．どちらでもない ４．ある程度理解できる ５．十分理解できる</w:t>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="游ゴシック Light" w:eastAsia="游ゴシック Light" w:hAnsi="游ゴシック Light" w:cs="游ゴシック Light"/>
+              <w:t>１．ほとんど理解できな</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="游ゴシック Light" w:eastAsia="游ゴシック Light" w:hAnsi="游ゴシック Light" w:cs="游ゴシック Light"/>
+              <w:t>い</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B5208">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>２．あまり理解でき</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ない</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B5208">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ３．どちらでもない ４．ある程度理解できる</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B5208">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>５．十分理解できる</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B3AF15E" w14:textId="77777777" w:rsidR="008B5208" w:rsidRDefault="008B5208" w:rsidP="008B5208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>（　　）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="113CE65B" w14:textId="77777777" w:rsidR="00731CF7" w:rsidRDefault="0083709D">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="游ゴシック Light" w:eastAsia="游ゴシック Light" w:hAnsi="游ゴシック Light" w:cs="游ゴシック Light"/>
+          <w:p w14:paraId="7F4A8048" w14:textId="77777777" w:rsidR="008B5208" w:rsidRDefault="008B5208" w:rsidP="008B5208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="008B5208">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>〇　このレクチャーについて，改善点などありましたら以下にご記入下さい．</w:t>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="游ゴシック Light" w:eastAsia="游ゴシック Light" w:hAnsi="游ゴシック Light" w:cs="游ゴシック Light"/>
+              <w:t>〇　このレクチャーについて</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>，改善点などありましたら以下にご記入下さい．</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="682841E4" w14:textId="77777777" w:rsidR="008B5208" w:rsidRPr="008B5208" w:rsidRDefault="008B5208" w:rsidP="008B5208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36A46E3A" w14:textId="77777777" w:rsidR="00731CF7" w:rsidRDefault="00731CF7" w:rsidP="00F05AFF">
+    <w:p w14:paraId="75F1DD34" w14:textId="77777777" w:rsidR="009D6D49" w:rsidRPr="0072712C" w:rsidRDefault="009D6D49" w:rsidP="0072712C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="游ゴシック Light" w:eastAsia="游ゴシック Light" w:hAnsi="游ゴシック Light" w:cs="游ゴシック Light" w:hint="eastAsia"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00731CF7">
+    <w:sectPr w:rsidR="009D6D49" w:rsidRPr="0072712C" w:rsidSect="0072712C">
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="851" w:footer="992" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:cols w:space="720"/>
+      <w:pgMar w:top="568" w:right="720" w:bottom="720" w:left="720" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:cols w:space="425"/>
+      <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79587FCE" w14:textId="77777777" w:rsidR="00F05AFF" w:rsidRDefault="00F05AFF" w:rsidP="00F05AFF">
+    <w:p w14:paraId="3ADCFC46" w14:textId="77777777" w:rsidR="00E77963" w:rsidRDefault="00E77963" w:rsidP="00DC6CCA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A570B61" w14:textId="77777777" w:rsidR="00F05AFF" w:rsidRDefault="00F05AFF" w:rsidP="00F05AFF">
+    <w:p w14:paraId="496032E1" w14:textId="77777777" w:rsidR="00E77963" w:rsidRDefault="00E77963" w:rsidP="00DC6CCA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Georgia">
-[...3 lines deleted...]
-    <w:pitch w:val="default"/>
+  <w:font w:name="游明朝">
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D2567BB" w14:textId="77777777" w:rsidR="00F05AFF" w:rsidRDefault="00F05AFF" w:rsidP="00F05AFF">
+    <w:p w14:paraId="1D607981" w14:textId="77777777" w:rsidR="00E77963" w:rsidRDefault="00E77963" w:rsidP="00DC6CCA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26DECD8E" w14:textId="77777777" w:rsidR="00F05AFF" w:rsidRDefault="00F05AFF" w:rsidP="00F05AFF">
+    <w:p w14:paraId="4CC38D71" w14:textId="77777777" w:rsidR="00E77963" w:rsidRDefault="00E77963" w:rsidP="00DC6CCA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="503660FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3D86CB10"/>
+    <w:lvl w:ilvl="0" w:tplc="42C00B6A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1881474114">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-[...1 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="840"/>
+  <w:drawingGridHorizontalSpacing w:val="105"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
+  <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:spaceForUL/>
+    <w:balanceSingleByteDoubleByteWidth/>
+    <w:doNotLeaveBackslashAlone/>
+    <w:ulTrailSpace/>
+    <w:doNotExpandShiftReturn/>
+    <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00731CF7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F05AFF"/>
+    <w:rsidRoot w:val="009D6D49"/>
+    <w:rsid w:val="00031FA9"/>
+    <w:rsid w:val="000B7D71"/>
+    <w:rsid w:val="00276364"/>
+    <w:rsid w:val="00317392"/>
+    <w:rsid w:val="005B21C7"/>
+    <w:rsid w:val="00683A48"/>
+    <w:rsid w:val="0070243F"/>
+    <w:rsid w:val="0072712C"/>
+    <w:rsid w:val="008B5208"/>
+    <w:rsid w:val="008B6239"/>
+    <w:rsid w:val="009329F7"/>
+    <w:rsid w:val="009D6D49"/>
+    <w:rsid w:val="00A26497"/>
+    <w:rsid w:val="00C41A28"/>
+    <w:rsid w:val="00DC6CCA"/>
+    <w:rsid w:val="00E77963"/>
+    <w:rsid w:val="00F34BB7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="220607A2"/>
-  <w15:docId w15:val="{31C1F0D8-1DF8-4F43-B556-AE8F7912BDB7}"/>
+  <w14:docId w14:val="12435756"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3AABF374-8D77-EC48-96BA-B4D3E0C802C0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cs="游明朝"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="21"/>
-        <w:szCs w:val="21"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...4 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1033,252 +1299,99 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-  </w:style>
-[...5 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
     </w:pPr>
-    <w:rPr>
-[...103 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-[...38 lines deleted...]
-  <w:style w:type="table" w:styleId="a4">
+  <w:style w:type="table" w:styleId="a3">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="009D6D49"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="40">
+  <w:style w:type="table" w:styleId="4">
     <w:name w:val="List Table 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="009D6D49"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -1305,261 +1418,116 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
+  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="008B5208"/>
     <w:pPr>
       <w:ind w:leftChars="400" w:left="840"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
-[...147 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a9">
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="aa"/>
+    <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F05AFF"/>
+    <w:rsid w:val="00DC6CCA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="ヘッダー (文字)"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a9"/>
+    <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F05AFF"/>
+    <w:rsid w:val="00DC6CCA"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
+  <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="ac"/>
+    <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F05AFF"/>
+    <w:rsid w:val="00DC6CCA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="ab"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F05AFF"/>
+    <w:rsid w:val="00DC6CCA"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1813,74 +1781,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>85</Words>
-  <Characters>488</Characters>
+  <Words>83</Words>
+  <Characters>477</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>タイトル</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>572</CharactersWithSpaces>
+  <CharactersWithSpaces>559</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>山田 康介</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>