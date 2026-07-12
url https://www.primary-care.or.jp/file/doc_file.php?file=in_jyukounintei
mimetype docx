--- v0 (2025-11-19)
+++ v1 (2026-07-12)
@@ -5,2549 +5,2990 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="15BEAD7D" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+    <w:p w14:paraId="15BEAD7D" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>日本プライマリ・ケア連合学会 指導医養成講習会</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F123FF1" w14:textId="77777777" w:rsidR="0050327F" w:rsidRDefault="000D45C4">
+    <w:p w14:paraId="4F123FF1" w14:textId="77777777" w:rsidR="0050327F" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>新規取得者向け　課題</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af2"/>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="42"/>
         <w:tblW w:w="9730" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1474"/>
         <w:gridCol w:w="8256"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0050327F" w14:paraId="3031C58B" w14:textId="77777777" w:rsidTr="0050327F">
+      <w:tr w:rsidR="0050327F" w:rsidRPr="00E12CA9" w14:paraId="3031C58B" w14:textId="77777777" w:rsidTr="00B96F17">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A2BEED9" w14:textId="77777777" w:rsidR="0050327F" w:rsidRDefault="0050327F" w:rsidP="0050327F">
+          <w:p w14:paraId="0A2BEED9" w14:textId="5AAB9578" w:rsidR="0050327F" w:rsidRPr="00E12CA9" w:rsidRDefault="0050327F" w:rsidP="00B96F17">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E12CA9">
               <w:rPr>
-                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>会員番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8256" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5276BCB1" w14:textId="77777777" w:rsidR="0050327F" w:rsidRDefault="0050327F" w:rsidP="0050327F">
+          <w:p w14:paraId="5276BCB1" w14:textId="77777777" w:rsidR="0050327F" w:rsidRPr="00E12CA9" w:rsidRDefault="0050327F" w:rsidP="00B96F17">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050327F" w14:paraId="055BED0C" w14:textId="77777777" w:rsidTr="0050327F">
+      <w:tr w:rsidR="0050327F" w:rsidRPr="00E12CA9" w14:paraId="055BED0C" w14:textId="77777777" w:rsidTr="00B96F17">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="007426EA" w14:textId="77777777" w:rsidR="0050327F" w:rsidRDefault="0050327F" w:rsidP="0050327F">
+          <w:p w14:paraId="007426EA" w14:textId="62CE0300" w:rsidR="0050327F" w:rsidRPr="00E12CA9" w:rsidRDefault="0050327F" w:rsidP="00B96F17">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E12CA9">
               <w:rPr>
-                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>氏名</w:t>
+            </w:r>
+            <w:r w:rsidR="009528C3">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>（必須）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8256" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03058214" w14:textId="77777777" w:rsidR="0050327F" w:rsidRDefault="0050327F" w:rsidP="0050327F">
+          <w:p w14:paraId="03058214" w14:textId="77777777" w:rsidR="0050327F" w:rsidRPr="00E12CA9" w:rsidRDefault="0050327F" w:rsidP="00B96F17">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050327F" w14:paraId="737EEE03" w14:textId="77777777" w:rsidTr="0050327F">
+      <w:tr w:rsidR="0050327F" w:rsidRPr="00E12CA9" w14:paraId="737EEE03" w14:textId="77777777" w:rsidTr="00B96F17">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32A191AE" w14:textId="77777777" w:rsidR="0050327F" w:rsidRDefault="0050327F" w:rsidP="0050327F">
+          <w:p w14:paraId="32A191AE" w14:textId="023FC9CD" w:rsidR="0050327F" w:rsidRPr="00E12CA9" w:rsidRDefault="0050327F" w:rsidP="00B96F17">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E12CA9">
               <w:rPr>
-                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>所属</w:t>
+            </w:r>
+            <w:r w:rsidR="009528C3">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>（必須）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8256" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B5E80C5" w14:textId="77777777" w:rsidR="0050327F" w:rsidRDefault="0050327F" w:rsidP="0050327F">
+          <w:p w14:paraId="7B5E80C5" w14:textId="77777777" w:rsidR="0050327F" w:rsidRPr="00E12CA9" w:rsidRDefault="0050327F" w:rsidP="00B96F17">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="009528C3" w:rsidRPr="00E12CA9" w14:paraId="6522549B" w14:textId="77777777" w:rsidTr="00B96F17">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F19835D" w14:textId="424FC8D6" w:rsidR="009528C3" w:rsidRPr="00E12CA9" w:rsidRDefault="009528C3" w:rsidP="009528C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009528C3">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>選択してください。</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>（必須）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8256" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44F79E49" w14:textId="1D790292" w:rsidR="009528C3" w:rsidRPr="009528C3" w:rsidRDefault="009528C3" w:rsidP="009528C3">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:leftChars="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009528C3">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>①家庭医療専門医、家庭医療専門研修プログラム修了者および専攻医</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A1F2FED" w14:textId="77777777" w:rsidR="009528C3" w:rsidRPr="009528C3" w:rsidRDefault="009528C3" w:rsidP="009528C3">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:ind w:leftChars="0" w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009528C3">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>：講義「家庭医とは」を除く５モジュールの受講が必須。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30D13671" w14:textId="441B3DD5" w:rsidR="009528C3" w:rsidRPr="009528C3" w:rsidRDefault="009528C3" w:rsidP="009528C3">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:leftChars="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009528C3">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>②プライマリ・ケア認定医</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009528C3">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:６モジュール全ての受講が必須。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="677DF162" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="001471B8">
+    <w:p w14:paraId="677DF162" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="001471B8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="65A22606" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65A22606" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4" w:rsidP="00CD3A41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>モジュール名： （１）家庭医とは</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D703C0" w14:textId="1BB6DEA3" w:rsidR="00CD3A41" w:rsidRPr="00CD3A41" w:rsidRDefault="00CD3A41" w:rsidP="00CD3A41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>※</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>家庭医療専門医、家庭医療専門研修プログラム修了者および専攻医</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>の方は回答不要です。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F9765C" w14:textId="77777777" w:rsidR="00CD3A41" w:rsidRPr="00E12CA9" w:rsidRDefault="00CD3A41" w:rsidP="00CD3A41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1899A3D3" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>【課題】</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592EA1DA" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
-[...27 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2276A507" w14:textId="2C4AEB34" w:rsidR="00B96F17" w:rsidRDefault="000D45C4" w:rsidP="00B96F17">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>設問１</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592EA1DA" w14:textId="512DE336" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="009528C3" w:rsidP="00B96F17">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="2E1097EB" wp14:editId="4DA0E684">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="2E1097EB" wp14:editId="25B997A0">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>0</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>269240</wp:posOffset>
+                  <wp:posOffset>337185</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6160770" cy="1684655"/>
-                <wp:effectExtent l="0" t="0" r="11430" b="17145"/>
+                <wp:extent cx="6160770" cy="1619250"/>
+                <wp:effectExtent l="0" t="0" r="11430" b="19050"/>
                 <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
                 <wp:docPr id="28" name="正方形/長方形 28"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6160770" cy="1684655"/>
+                          <a:ext cx="6160770" cy="1619250"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3E24EE89" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+                          <w:p w14:paraId="3E24EE89" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00E12CA9">
                               <w:rPr>
-                                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>回答</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="29DFD3CA" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="001471B8">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="2E1097EB" id="正方形/長方形 28" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:21.2pt;width:485.1pt;height:132.65pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7TNCIPQIAAGQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2O0zAQviPxDpbvNEnVn92o6QptKUJa&#10;wUoLDzB1nMaS/7Ddpn0QeAA4c0YceBxW4i0YO6XtAhISood0nBl/M/N9M5ld7ZQkW+68MLqixSCn&#10;hGtmaqHXFX3zevnkghIfQNcgjeYV3XNPr+aPH806W/KhaY2suSMIon3Z2Yq2IdgyyzxruQI/MJZr&#10;dDbGKQh4dOusdtAhupLZMM8nWWdcbZ1h3Ht8u+iddJ7wm4az8KppPA9EVhRrC+np0nMVn9l8BuXa&#10;gW0FO5QB/1CFAqEx6RFqAQHIxonfoJRgznjThAEzKjNNIxhPPWA3Rf5LN3ctWJ56QXK8PdLk/x8s&#10;e7m9dUTUFR2iUhoUanT/6eP9+y/fvn7Ivr/73FsEvUhVZ32JN+7srTucPJqx713jVPzHjsgu0bs/&#10;0st3gTB8OSkm+XSKKjD0FZOL0WQ8jqjZ6bp1PjznRpFoVNShfolW2N740If+DInZvJGiXgop0yHO&#10;DL+WjmwB1ZahOIA/iJKadBW9HA/HWAfgxDUSAprKIgder1O6Bze8W6+OqHn6/Qk41rUA3/bZE0IM&#10;g9KZja6T1XKon+mahL1FmjUuBI3FeEWJ5Lg+aKS4AEL+PQ5pkxrZi6L0MkQr7FY7BInmytR7FNdb&#10;thRY3A34cAsOx7vAtDjymPDtBhwWIV9onKnLYhRZCekwGk9zlMqde1bnHtCsNbhJSF5vXoe0V7Fl&#10;bZ5ugmlEkuxUyqFYHOUk+mHt4q6cn1PU6eMw/wEAAP//AwBQSwMEFAAGAAgAAAAhAHheRoDdAAAA&#10;BwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoTagIpNlUgMQVqaUS7c2J3SRq&#10;vI5sp3X+HnOix9GMZt6U62gGdtbO95YQHhcCmKbGqp5ahN3358MLMB8kKTlY0giz9rCubm9KWSh7&#10;oY0+b0PLUgn5QiJ0IYwF577ptJF+YUdNyTtaZ2RI0rVcOXlJ5WbgmRDP3Mie0kInR/3R6ea0nQzC&#10;4Sf277Nw+7ipT2Y3778O7Twh3t/FtxWwoGP4D8MffkKHKjHVdiLl2YCQjgSEZbYEltzXXGTAaoQn&#10;kefAq5Jf81e/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPtM0Ig9AgAAZAQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHheRoDdAAAABwEAAA8A&#10;AAAAAAAAAAAAAAAAlwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAChBQAAAAA=&#10;" fillcolor="white [3201]">
+              <v:rect w14:anchorId="2E1097EB" id="正方形/長方形 28" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:26.55pt;width:485.1pt;height:127.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtDBT4DwIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP2jAMfp+0/xDlfbRFBzcQ5TQdY5p0&#10;2pBu+wEmSWmkNMniQMu/nxM44LZJk6bxEJzasT9//rx4GDrDDiqgdrbm1ajkTFnhpLa7mn//tn73&#10;njOMYCUYZ1XNjwr5w/Ltm0Xv52rsWmekCoySWJz3vuZtjH5eFCha1QGOnFeWnI0LHUS6hl0hA/SU&#10;vTPFuCynRe+C9MEJhUhfVycnX+b8TaNE/No0qCIzNSdsMZ8hn9t0FssFzHcBfKvFGQb8A4oOtKWi&#10;l1QriMD2Qf+WqtMiOHRNHAnXFa5ptFC5B+qmKn/p5rkFr3IvRA76C034/9KKL4dnvwlEQ+9xjmSm&#10;LoYmdOmf8LEhk3W8kKWGyAR9nFbT8v6eOBXkq6bVbDzJdBbX5z5g/KRcx5JR80DTyCTB4QkjlaTQ&#10;l5BUDZ3Rcq2NyZekAPVoAjsAzc7EKs2KXryKMpb1NZ9NxhPCAaSfxkAks/Oy5mh3udyrFxh220vW&#10;Mv/+lDjhWgG2p+o5w0krwe2tzKppFciPVrJ49CRsS/LmCQx2nBlFy0BGjougzd/jqDNjqcHrGJIV&#10;h+1ASZK5dfK4CQy9WGsC9wQYNxBIrBWVJQFTwR97CATCfLakkFl1l1iJ+XI3uS9pVOHWs731gBWt&#10;o70g8k7mY8xbkkZh3Yd9dI3OI7tCOYMlYea5nJcoKf/2nqOuq778CQAA//8DAFBLAwQUAAYACAAA&#10;ACEAoZKnTN0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidVkAJ2VSA&#10;xBWppRLtzYmXJGq8jmynTf4ec4LjaEYzb4rNZHtxJh86xwjZQoEgrp3puEHYf77frUGEqNno3jEh&#10;zBRgU15fFTo37sJbOu9iI1IJh1wjtDEOuZShbsnqsHADcfK+nbc6Jukbaby+pHLby6VSD9LqjtNC&#10;qwd6a6k+7UaLcPyautdZ+cO0rU52Px8+js08It7eTC/PICJN8S8Mv/gJHcrEVLmRTRA9QjoSEe5X&#10;GYjkPj2qJYgKYaXWGciykP/5yx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArQwU+A8C&#10;AAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAoZKn&#10;TN0AAAAHAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" fillcolor="white [3201]">
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="3E24EE89" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+                    <w:p w14:paraId="3E24EE89" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00E12CA9">
                         <w:rPr>
-                          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>回答</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="29DFD3CA" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="001471B8">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square"/>
+                <w10:wrap type="square" anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="51FF14B4" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="001471B8">
+      <w:r w:rsidR="000D45C4" w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>自分自身が最近経験した「包括的統合ケア」が必要となる事例の概略を記載してください</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96F17">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51FF14B4" w14:textId="0DE18991" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="001471B8" w:rsidP="00E12CA9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C931255" w14:textId="7FD979EF" w:rsidR="00B96F17" w:rsidRDefault="000D45C4" w:rsidP="00E12CA9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>設問２</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CA143C" w14:textId="13E5F6D5" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4" w:rsidP="00E12CA9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>自分の地域で地域志向アプローチを行うとしたら、どんな内容が考えられるかを記載してく</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>だ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="3029CCCB" w14:textId="5187CCAF" w:rsidR="009528C3" w:rsidRDefault="00B96F17">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...33 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="30B83A9F" wp14:editId="26ADADB2">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="30B83A9F" wp14:editId="61C0894D">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>0</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>294640</wp:posOffset>
+                  <wp:posOffset>271780</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6161405" cy="1896110"/>
-                <wp:effectExtent l="0" t="0" r="10795" b="8890"/>
+                <wp:extent cx="6161405" cy="2209800"/>
+                <wp:effectExtent l="0" t="0" r="10795" b="19050"/>
                 <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
                 <wp:docPr id="24" name="正方形/長方形 24"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6161405" cy="1896110"/>
+                          <a:ext cx="6161405" cy="2209800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6A1FE9EF" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+                          <w:p w14:paraId="6A1FE9EF" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00E12CA9">
                               <w:rPr>
-                                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>回答</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="655E574E" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="001471B8">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="30B83A9F" id="正方形/長方形 24" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:23.2pt;width:485.15pt;height:149.3pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVupgKQQIAAGsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2OEzEMviPxDlHudGaqtmxHna7QliKk&#10;Fay08ABuJtOJlD+StDN9EHgAOHNeceBxWIm3wElL2wUkJEQPqR079md/9swueyXJljsvjK5oMcgp&#10;4ZqZWuh1Rd++WT65oMQH0DVIo3lFd9zTy/njR7POlnxoWiNr7ggG0b7sbEXbEGyZZZ61XIEfGMs1&#10;GhvjFARU3TqrHXQYXclsmOeTrDOuts4w7j3eLvZGOk/xm4az8LppPA9EVhSxhXS6dK7imc1nUK4d&#10;2FawAwz4BxQKhMakx1ALCEA2TvwWSgnmjDdNGDCjMtM0gvFUA1ZT5L9Uc9uC5akWbI63xzb5/xeW&#10;vdreOCLqig5HlGhQyNH950/3H758+/ox+/7+bi8RtGKrOutLfHFrb9xB8yjGuvvGqfiPFZE+tXd3&#10;bC/vA2F4OSkmxSgfU8LQVlxMJ0WRCMhOz63z4QU3ikShog75S22F7bUPmBJdf7rEbN5IUS+FlEmJ&#10;M8OvpCNbQLZlKCJkfPHAS2rSVXQ6HkYcgBPXSAgoKos98Hqd0j144d16dYyap9+fAkdcC/DtPnuK&#10;EN2gdGaj6yS1HOrnuiZhZ7HNGheCRjBeUSI5rg8KyS+AkH/3w8qkxgIjKXsaohT6VZ/4TNXHm5Wp&#10;d8ixt2wpEOM1+HADDqe8wOw4+Zj33QYcYpEvNY7WtBjF5oSkjMZPc9wbd25ZnVtAs9bgQmEP9+JV&#10;SOsVK9fm2SaYRiTmTlAOmHGiEz2H7Ysrc64nr9M3Yv4DAAD//wMAUEsDBBQABgAIAAAAIQBSp0pI&#10;3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqA0NBUI2FSBxRWqpRHtz&#10;4iWJGq8j22mTv8ec4Dia0cybYj3ZXpzIh84xwu1CgSCunem4Qdh9vt88gghRs9G9Y0KYKcC6vLwo&#10;dG7cmTd02sZGpBIOuUZoYxxyKUPdktVh4Qbi5H07b3VM0jfSeH1O5baXd0qtpNUdp4VWD/TWUn3c&#10;jhbh8DV1r7Py+2lTHe1u3n8cmnlEvL6aXp5BRJriXxh+8RM6lImpciObIHqEdCQiZKsMRHKfHtQS&#10;RIWwzO4VyLKQ//nLHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBVupgKQQIAAGsEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBSp0pI3QAAAAcB&#10;AAAPAAAAAAAAAAAAAAAAAJsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAApQUAAAAA&#10;" fillcolor="white [3201]">
+              <v:rect w14:anchorId="30B83A9F" id="正方形/長方形 24" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:21.4pt;width:485.15pt;height:174pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+I/F+EgIAADkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP2jAMfp+0/xDlfbRFwA5EOU3HmCad&#10;tpNu+wEmSWmkNMniQMu/nxM44LZJk6b1IbVjx/5sf17eD51hBxVQO1vzalRypqxwUttdzb9/27y7&#10;4wwjWAnGWVXzo0J+v3r7Ztn7hRq71hmpAqMgFhe9r3kbo18UBYpWdYAj55UlY+NCB5HUsCtkgJ6i&#10;d6YYl+Ws6F2QPjihEOl2fTLyVY7fNErEr02DKjJTc8IW8xnyuU1nsVrCYhfAt1qcYcA/oOhAW0p6&#10;CbWGCGwf9G+hOi2CQ9fEkXBd4ZpGC5VroGqq8pdqnlvwKtdCzUF/aRP+v7Diy+HZPwVqQ+9xgSSm&#10;KoYmdOlP+NiQm3W8NEsNkQm6nFWzalJOORNkG4/L+V2Z21lcn/uA8ZNyHUtCzQNNIzcJDo8YKSW5&#10;vrikbOiMlhttTFYSA9SDCewANDsTqzQrevHKy1jW13w+HSccQPxpDEQSOy9rjnaX0716gWG3vUQt&#10;8/enwAnXGrA9Zc8RTlwJbm9lZk2rQH60ksWjJ2JbojdPYLDjzChaBhKyXwRt/u5HlRlLBV7HkKQ4&#10;bAemqZZcfbrZOnl8Cgy92GjC+AgYnyAQZyvKTjymvD/2EAiL+WyJKPNqkpoTszKZvqchsXBr2d5a&#10;wIrW0XpQD0/iQ8zLkiZi3Yd9dI3Ok7tCOWMmfubxnHcpLcCtnr2uG7/6CQAA//8DAFBLAwQUAAYA&#10;CAAAACEAEeL1K90AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEzPwU7DMAwG4DsS7xAZiRtL2BBs&#10;pekESFyRNiax3dLGtNUap2rSLX37eSc4Wr/1+3O+Tq4TJxxC60nD40yBQKq8banWsPv+fFiCCNGQ&#10;NZ0n1DBhgHVxe5ObzPozbfC0jbXgEgqZ0dDE2GdShqpBZ8LM90ic/frBmcjjUEs7mDOXu07OlXqW&#10;zrTEFxrT40eD1XE7Og2Hn9S+T2rYp015dLtp/3Wop1Hr+7v09goiYop/y3DlMx0KNpV+JBtEp4Ef&#10;iRqe5uzndPWiFiBKDYuVWoIscvnfX1wAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfiPx&#10;fhICAAA5BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;EeL1K90AAAAHAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" fillcolor="white [3201]">
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="6A1FE9EF" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+                    <w:p w14:paraId="6A1FE9EF" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00E12CA9">
                         <w:rPr>
-                          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>回答</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="655E574E" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="001471B8">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square"/>
+                <w10:wrap type="square" anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-    <w:p w14:paraId="66FA3FA4" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>さい</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="296867A6" w14:textId="326036F9" w:rsidR="0050327F" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...9 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>モジュール名： （２）新・家庭医療専門医制度とそこで必要とされる教育の概略</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296867A6" w14:textId="77777777" w:rsidR="0050327F" w:rsidRDefault="0050327F">
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="62C059A0" w14:textId="39B48BC9" w:rsidR="00E12CA9" w:rsidRPr="00CD3A41" w:rsidRDefault="000D45C4" w:rsidP="00CA3CC9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>【課題】</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C33E9FD" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4" w:rsidP="00CA3CC9">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+    <w:p w14:paraId="7C33E9FD" w14:textId="798447B8" w:rsidR="001471B8" w:rsidRPr="00CD3A41" w:rsidRDefault="000D45C4" w:rsidP="00CA3CC9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>設問１</w:t>
       </w:r>
-      <w:r w:rsidR="00CA3CC9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI" w:hint="eastAsia"/>
+      <w:r w:rsidR="00CA3CC9" w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">　以下の穴埋め問題にお答え下さい．</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA4848C" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="00CA3CC9" w:rsidP="00CA3CC9">
+    <w:p w14:paraId="6EA4848C" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00CD3A41" w:rsidRDefault="00CA3CC9" w:rsidP="00CA3CC9">
       <w:pPr>
         <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>スライド17</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+      <w:r w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>総括的評価（研修修了条件）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="387DCF98" w14:textId="77777777" w:rsidR="00CA3CC9" w:rsidRDefault="00CA3CC9" w:rsidP="00CA3CC9">
+    <w:p w14:paraId="387DCF98" w14:textId="77777777" w:rsidR="00CA3CC9" w:rsidRPr="00CD3A41" w:rsidRDefault="00CA3CC9" w:rsidP="00CA3CC9">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>研修期間中に経験が求められる疾患・病態に関する（①）を達成していること。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D91C0E0" w14:textId="77777777" w:rsidR="00AF6327" w:rsidRDefault="00CA3CC9" w:rsidP="00AF6327">
+    <w:p w14:paraId="4D91C0E0" w14:textId="1DAE3814" w:rsidR="00AF6327" w:rsidRPr="00CD3A41" w:rsidRDefault="00CA3CC9" w:rsidP="00AF6327">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="6BA1363A" w14:textId="77777777" w:rsidR="00AF6327" w:rsidRDefault="00AF6327" w:rsidP="00AF6327">
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>地域保健活動として，日本医師会かかりつけ医機能研修制度実地研修に定める項目のうち</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3A41" w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6327" w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>（②）</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AF6327" w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>つ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AF6327" w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>以上を実践していること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA1363A" w14:textId="77777777" w:rsidR="00AF6327" w:rsidRPr="00CD3A41" w:rsidRDefault="00AF6327" w:rsidP="00AF6327">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="22AA3BA5" w14:textId="77777777" w:rsidR="00AF6327" w:rsidRDefault="00AF6327" w:rsidP="00AF6327">
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>（③）活動の業績について，以下のa、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>または</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ｃ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>のいずれか１つを満たすこと。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22AA3BA5" w14:textId="77777777" w:rsidR="00AF6327" w:rsidRPr="00CD3A41" w:rsidRDefault="00AF6327" w:rsidP="00AF6327">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>論文： 家庭医療に関連する領域の学術雑誌に筆頭著者として掲載された、原著、症例報告または総説・解説が１編以上</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77BEE40F" w14:textId="77777777" w:rsidR="00AF6327" w:rsidRDefault="00AF6327" w:rsidP="00AF6327">
+    <w:p w14:paraId="77BEE40F" w14:textId="77777777" w:rsidR="00AF6327" w:rsidRPr="00CD3A41" w:rsidRDefault="00AF6327" w:rsidP="00AF6327">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>著書： 家庭医療に関連する単著または筆頭著者での分担執筆を１編以上</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="713FF959" w14:textId="77777777" w:rsidR="00AF6327" w:rsidRDefault="00AF6327" w:rsidP="00AF6327">
+    <w:p w14:paraId="713FF959" w14:textId="77777777" w:rsidR="00AF6327" w:rsidRPr="00CD3A41" w:rsidRDefault="00AF6327" w:rsidP="00AF6327">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>学会発表： 学術集会において、筆頭演者として家庭医療に関連する内容の発表を３つ以上。ただし院内発表会等を除く</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4DCCBC" w14:textId="20A10309" w:rsidR="00AF6327" w:rsidRDefault="00AF6327" w:rsidP="00AF6327">
+    <w:p w14:paraId="3E4DCCBC" w14:textId="65581BC8" w:rsidR="00AF6327" w:rsidRPr="00CD3A41" w:rsidRDefault="00AF6327" w:rsidP="00AF6327">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>家庭医療専門医を特徴づける（④）領域の資質・能力に関するポートフォリオを</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3A41" w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>指導医による</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0C3C" w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>指導のもとで作成していること</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B41672" w14:textId="0FAF8699" w:rsidR="00AF6327" w:rsidRPr="00AF6327" w:rsidRDefault="00AF6327" w:rsidP="00AF6327">
+    <w:p w14:paraId="49B41672" w14:textId="0FAF8699" w:rsidR="00AF6327" w:rsidRPr="00CD3A41" w:rsidRDefault="00AF6327" w:rsidP="00AF6327">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">（⑤）- </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+      <w:r w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the – job – training</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>として</w:t>
       </w:r>
-      <w:r w:rsidR="00245EA7" w:rsidRPr="00245EA7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+      <w:r w:rsidR="00245EA7" w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>規定の単位</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>を取得していること</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCDFE90" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="00AF6327" w:rsidP="00CA3CC9">
+    <w:p w14:paraId="1CCDFE90" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="00AF6327" w:rsidP="00CA3CC9">
       <w:pPr>
         <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="6FED4786" wp14:editId="0A9A3E48">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="6FED4786" wp14:editId="2A7C5625">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>0</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>317500</wp:posOffset>
+                  <wp:posOffset>274320</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6161405" cy="1752600"/>
+                <wp:extent cx="6161405" cy="2057400"/>
                 <wp:effectExtent l="0" t="0" r="10795" b="19050"/>
                 <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
                 <wp:docPr id="30" name="正方形/長方形 30"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6161405" cy="1752600"/>
+                          <a:ext cx="6161405" cy="2057400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3F95CC33" w14:textId="77777777" w:rsidR="00AF6327" w:rsidRDefault="00AF6327" w:rsidP="00AF6327">
+                          <w:p w14:paraId="3F95CC33" w14:textId="77777777" w:rsidR="00AF6327" w:rsidRPr="00E12CA9" w:rsidRDefault="00AF6327" w:rsidP="00AF6327">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00E12CA9">
                               <w:rPr>
-                                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>回答</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="70C78EAD" w14:textId="77777777" w:rsidR="00AF6327" w:rsidRDefault="00AF6327" w:rsidP="00AF6327">
+                          <w:p w14:paraId="70C78EAD" w14:textId="77777777" w:rsidR="00AF6327" w:rsidRPr="00B96F17" w:rsidRDefault="00AF6327" w:rsidP="00CD3A41">
+                            <w:pPr>
+                              <w:pStyle w:val="a5"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:spacing w:line="480" w:lineRule="auto"/>
+                              <w:ind w:leftChars="0"/>
+                              <w:textDirection w:val="btLr"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="32B96DFF" w14:textId="77777777" w:rsidR="00AF6327" w:rsidRPr="00B96F17" w:rsidRDefault="00AF6327" w:rsidP="00CD3A41">
+                            <w:pPr>
+                              <w:pStyle w:val="a5"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:spacing w:line="480" w:lineRule="auto"/>
+                              <w:ind w:leftChars="0"/>
+                              <w:textDirection w:val="btLr"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="0EBD9FE3" w14:textId="77777777" w:rsidR="00AF6327" w:rsidRPr="00B96F17" w:rsidRDefault="00AF6327" w:rsidP="00CD3A41">
+                            <w:pPr>
+                              <w:pStyle w:val="a5"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:spacing w:line="480" w:lineRule="auto"/>
+                              <w:ind w:leftChars="0"/>
+                              <w:textDirection w:val="btLr"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="7C6DD18A" w14:textId="4087CCAF" w:rsidR="00E12CA9" w:rsidRPr="00B96F17" w:rsidRDefault="00E12CA9" w:rsidP="00CD3A41">
+                            <w:pPr>
+                              <w:pStyle w:val="a5"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:spacing w:line="480" w:lineRule="auto"/>
+                              <w:ind w:leftChars="0"/>
+                              <w:textDirection w:val="btLr"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="13E883F4" w14:textId="77777777" w:rsidR="00E12CA9" w:rsidRPr="00E12CA9" w:rsidRDefault="00E12CA9" w:rsidP="00E12CA9">
                             <w:pPr>
                               <w:pStyle w:val="a5"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="3"/>
                               </w:numPr>
                               <w:spacing w:line="300" w:lineRule="auto"/>
                               <w:ind w:leftChars="0"/>
                               <w:textDirection w:val="btLr"/>
-                            </w:pPr>
-[...46 lines deleted...]
-                              <w:textDirection w:val="btLr"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+                              </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="6FED4786" id="正方形/長方形 30" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:25pt;width:485.15pt;height:138pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkvyG6EwIAADkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP2jAMfp+0/xDlfbRFwO0Q5TQdY5p0&#10;2pBu+wEmSWmkNMniQMu/nxM44LZJk6b1IXUS5/Nn+/PiYegMO6iA2tmaV6OSM2WFk9ruav792/rd&#10;e84wgpVgnFU1PyrkD8u3bxa9n6uxa52RKjACsTjvfc3bGP28KFC0qgMcOa8sXTYudBBpG3aFDNAT&#10;emeKcVnOit4F6YMTCpFOV6dLvsz4TaNE/No0qCIzNSduMa8hr9u0FssFzHcBfKvFmQb8A4sOtKWg&#10;F6gVRGD7oH+D6rQIDl0TR8J1hWsaLVTOgbKpyl+yeW7Bq5wLFQf9pUz4/2DFl8Oz3wQqQ+9xjmSm&#10;LIYmdOlP/NiQi3W8FEsNkQk6nFWzalJOORN0V91Nx7Myl7O4PvcB4yflOpaMmgfqRi4SHJ4wUkhy&#10;fXFJ0dAZLdfamLxJClCPJrADUO9MrFKv6MUrL2NZX/P76TjxANJPYyCS2XlZc7S7HO7VCwy77QW1&#10;zN+fgBOvFWB7ip4RTloJbm9lVk2rQH60ksWjJ2FbkjdPZLDjzCgaBjKyXwRt/u5HmRlLCV7bkKw4&#10;bAemKZdxwkonWyePm8DQi7Umjk+AcQOBNFtRdNIxxf2xh0BczGdLQrmvJqk4MW8m0ztqEgu3N9vb&#10;G7CidTQeVMOT+RjzsKSOWPdhH12jc+euVM6cSZ+5PedZSgNwu89e14lf/gQAAP//AwBQSwMEFAAG&#10;AAgAAAAhAIay1KrdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoTSsK&#10;pNlUgMQVqT8S7c2J3SRqvI5ip3XenuUEp9VoRjPf5uvkOnGxQ2g9ITzOFAhLlTct1Qj73efDC4gQ&#10;NRndebIIkw2wLm5vcp0Zf6WNvWxjLbiEQqYRmhj7TMpQNdbpMPO9JfZOfnA6shxqaQZ95XLXyblS&#10;S+l0S7zQ6N5+NLY6b0eHcPxO7fukhkPalGe3nw5fx3oaEe/v0tsKRLQp/oXhF5/RoWCm0o9kgugQ&#10;+JGI8KT4svv6rBYgSoTFfKlAFrn8z1/8AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOS/&#10;IboTAgAAOQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AIay1KrdAAAABwEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" fillcolor="white [3201]">
+              <v:rect w14:anchorId="6FED4786" id="正方形/長方形 30" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:21.6pt;width:485.15pt;height:162pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA20POiEwIAADkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP2jAMfp+0/xDlfbRFwO0Q5TQdY5p0&#10;2pBu+wEmSWmkNMniQMu/nxM44LZJk6b1IXUS5/Nn+/PiYegMO6iA2tmaV6OSM2WFk9ruav792/rd&#10;e84wgpVgnFU1PyrkD8u3bxa9n6uxa52RKjACsTjvfc3bGP28KFC0qgMcOa8sXTYudBBpG3aFDNAT&#10;emeKcVnOit4F6YMTCpFOV6dLvsz4TaNE/No0qCIzNSduMa8hr9u0FssFzHcBfKvFmQb8A4sOtKWg&#10;F6gVRGD7oH+D6rQIDl0TR8J1hWsaLVTOgbKpyl+yeW7Bq5wLFQf9pUz4/2DFl8Oz3wQqQ+9xjmSm&#10;LIYmdOlP/NiQi3W8FEsNkQk6nFWzalJOORN0Ny6nd5Myl7O4PvcB4yflOpaMmgfqRi4SHJ4wUkhy&#10;fXFJ0dAZLdfamLxJClCPJrADUO9MrFKv6MUrL2NZX/P76TjxANJPYyCS2XlZc7S7HO7VCwy77QW1&#10;zN+fgBOvFWB7ip4RTloJbm9lVk2rQH60ksWjJ2FbkjdPZLDjzCgaBjKyXwRt/u5HmRlLCV7bkKw4&#10;bAemKZdxwkonWyePm8DQi7Umjk+AcQOBNFtRdNIxxf2xh0BczGdLQrmvJqk4MW8m0ztqEgu3N9vb&#10;G7CidTQeVMOT+RjzsKSOWPdhH12jc+euVM6cSZ+5PedZSgNwu89e14lf/gQAAP//AwBQSwMEFAAG&#10;AAgAAAAhADuoDnDdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO+V+Adrkbi1Nglq&#10;IcSpAIkrUksl2psTL0nUeB3ZTuv8PeYEx9GMZt6U22gGdkHne0sS7lcCGFJjdU+thMPn+/IRmA+K&#10;tBosoYQZPWyrm0WpCm2vtMPLPrQslZAvlIQuhLHg3DcdGuVXdkRK3rd1RoUkXcu1U9dUbgaeCbHm&#10;RvWUFjo14luHzXk/GQmnr9i/zsId464+m8N8/Di18yTl3W18eQYWMIa/MPziJ3SoElNtJ9KeDRLS&#10;kSDhIc+AJfdpI3JgtYR8vcmAVyX/z1/9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADbQ&#10;86ITAgAAOQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADuoDnDdAAAABwEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" fillcolor="white [3201]">
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="3F95CC33" w14:textId="77777777" w:rsidR="00AF6327" w:rsidRDefault="00AF6327" w:rsidP="00AF6327">
+                    <w:p w14:paraId="3F95CC33" w14:textId="77777777" w:rsidR="00AF6327" w:rsidRPr="00E12CA9" w:rsidRDefault="00AF6327" w:rsidP="00AF6327">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00E12CA9">
                         <w:rPr>
-                          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>回答</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="70C78EAD" w14:textId="77777777" w:rsidR="00AF6327" w:rsidRDefault="00AF6327" w:rsidP="00AF6327">
+                    <w:p w14:paraId="70C78EAD" w14:textId="77777777" w:rsidR="00AF6327" w:rsidRPr="00B96F17" w:rsidRDefault="00AF6327" w:rsidP="00CD3A41">
+                      <w:pPr>
+                        <w:pStyle w:val="a5"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:spacing w:line="480" w:lineRule="auto"/>
+                        <w:ind w:leftChars="0"/>
+                        <w:textDirection w:val="btLr"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="32B96DFF" w14:textId="77777777" w:rsidR="00AF6327" w:rsidRPr="00B96F17" w:rsidRDefault="00AF6327" w:rsidP="00CD3A41">
+                      <w:pPr>
+                        <w:pStyle w:val="a5"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:spacing w:line="480" w:lineRule="auto"/>
+                        <w:ind w:leftChars="0"/>
+                        <w:textDirection w:val="btLr"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="0EBD9FE3" w14:textId="77777777" w:rsidR="00AF6327" w:rsidRPr="00B96F17" w:rsidRDefault="00AF6327" w:rsidP="00CD3A41">
+                      <w:pPr>
+                        <w:pStyle w:val="a5"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:spacing w:line="480" w:lineRule="auto"/>
+                        <w:ind w:leftChars="0"/>
+                        <w:textDirection w:val="btLr"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="7C6DD18A" w14:textId="4087CCAF" w:rsidR="00E12CA9" w:rsidRPr="00B96F17" w:rsidRDefault="00E12CA9" w:rsidP="00CD3A41">
+                      <w:pPr>
+                        <w:pStyle w:val="a5"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:spacing w:line="480" w:lineRule="auto"/>
+                        <w:ind w:leftChars="0"/>
+                        <w:textDirection w:val="btLr"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="13E883F4" w14:textId="77777777" w:rsidR="00E12CA9" w:rsidRPr="00E12CA9" w:rsidRDefault="00E12CA9" w:rsidP="00E12CA9">
                       <w:pPr>
                         <w:pStyle w:val="a5"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="3"/>
                         </w:numPr>
                         <w:spacing w:line="300" w:lineRule="auto"/>
                         <w:ind w:leftChars="0"/>
                         <w:textDirection w:val="btLr"/>
-                      </w:pPr>
-[...46 lines deleted...]
-                        <w:textDirection w:val="btLr"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+                        </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square"/>
+                <w10:wrap type="square" anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25ABAA6A" w14:textId="77777777" w:rsidR="00AF6327" w:rsidRDefault="00AF6327" w:rsidP="00AF6327">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+    <w:p w14:paraId="25ABAA6A" w14:textId="77777777" w:rsidR="00AF6327" w:rsidRPr="00E12CA9" w:rsidRDefault="00AF6327" w:rsidP="00AF6327">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45B55EA7" w14:textId="77777777" w:rsidR="00AF6327" w:rsidRPr="00E12CA9" w:rsidRDefault="00AF6327">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59FD04B5" w14:textId="77777777" w:rsidR="00AF6327" w:rsidRDefault="00AF6327" w:rsidP="00AF6327">
-[...8 lines deleted...]
-    <w:p w14:paraId="5AAA7E00" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+    <w:p w14:paraId="5AAA7E00" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...9 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>設問２</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B0B591" w14:textId="1A4F722D" w:rsidR="001471B8" w:rsidRDefault="00AF6327">
-[...53 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="59B0B591" w14:textId="01A5AB6A" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="00B96F17" w:rsidP="00E12CA9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="64F1694B" wp14:editId="1C61600E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="64F1694B" wp14:editId="4BADA1E0">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>0</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>292735</wp:posOffset>
+                  <wp:posOffset>474345</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6161405" cy="4766310"/>
-                <wp:effectExtent l="0" t="0" r="10795" b="8890"/>
+                <wp:extent cx="6161405" cy="4985385"/>
+                <wp:effectExtent l="0" t="0" r="10795" b="24765"/>
                 <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
                 <wp:docPr id="29" name="正方形/長方形 29"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6161405" cy="4766310"/>
+                          <a:ext cx="6161405" cy="4985385"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="04301212" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+                          <w:p w14:paraId="04301212" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00E12CA9">
                               <w:rPr>
-                                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>回答</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="4331FEED" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="001471B8">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="64F1694B" id="正方形/長方形 29" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:23.05pt;width:485.15pt;height:375.3pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7TMKrQgIAAGsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuOEzEQ3SNxB8t70t2ZJENa6YzQhCCk&#10;EUQaOEDF7U5b8g/bSToHgQPAetaIBcdhJG5B2QlJBpCQEFk4Va7yq1e/nlx1SpINd14YXdGil1PC&#10;NTO10KuKvn0zf/KUEh9A1yCN5hXdcU+vpo8fTba25H3TGllzRxBE+3JrK9qGYMss86zlCnzPWK7R&#10;2BinIKDqVlntYIvoSmb9PB9lW+Nq6wzj3uPtbG+k04TfNJyF103jeSCyosgtpNOlcxnPbDqBcuXA&#10;toIdaMA/sFAgNAY9Qs0gAFk78RuUEswZb5rQY0ZlpmkE4ykHzKbIf8nmtgXLUy5YHG+PZfL/D5a9&#10;2iwcEXVF+2NKNCjs0f3dp/sPX759/Zh9f/95LxG0Yqm21pf44tYu3EHzKMa8u8ap+I8ZkS6Vd3cs&#10;L+8CYXg5KkbFIB9SwtA2uByNLorUgOz03DofXnCjSBQq6rB/qaywufEBQ6LrT5cYzRsp6rmQMilx&#10;Zvi1dGQD2G0ZikgZXzzwkppsKzoe9iMPwIlrJAQUlcUaeL1K4R688G61PKLm6fcn4MhrBr7dR08I&#10;0Q1KZ9a6TlLLoX6uaxJ2FsuscSFoJOMVJZLj+qCQ/AII+Xc/zExqTDA2Zd+GKIVu2aV+XkSseLM0&#10;9Q577C2bC+R4Az4swOGUFxgdJx/jvluDQy7ypcbRGheDWJyQlMHwMse9ceeW5bkFNGsNLhTWcC9e&#10;h7ReMXNtnq2DaUTq3InKgTNOdGrPYfviypzryev0jZj+AAAA//8DAFBLAwQUAAYACAAAACEAID0O&#10;t90AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdQAlNs6kAiStSSyXa&#10;mxO7SdR4HdlO6/w95gTH0Yxm3pSbaAZ20c73lhCWCwFMU2NVTy3C/uvj4QWYD5KUHCxphFl72FS3&#10;N6UslL3SVl92oWWphHwhEboQxoJz33TaSL+wo6bknawzMiTpWq6cvKZyM/BHITJuZE9poZOjfu90&#10;c95NBuH4Hfu3WbhD3NZns58Pn8d2nhDv7+LrGljQMfyF4Rc/oUOVmGo7kfJsQEhHAsJztgSW3FUu&#10;noDVCPkqy4FXJf/PX/0AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAO0zCq0ICAABrBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAID0Ot90AAAAH&#10;AQAADwAAAAAAAAAAAAAAAACcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" fillcolor="white [3201]">
+              <v:rect w14:anchorId="64F1694B" id="正方形/長方形 29" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:37.35pt;width:485.15pt;height:392.55pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA288F/EgIAADkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP2jAMfp+0/xDlfbTl4AYV5TQdY5p0&#10;2iHd9gNMmtJIaZLFgZZ/Pycw4LZJk6bxEJzY/fz5s714GDrNDtKjsqbixSjnTBpha2V2Ff/2df1u&#10;xhkGMDVoa2TFjxL5w/Ltm0XvSjm2rdW19IxADJa9q3gbgiuzDEUrO8CRddKQs7G+g0BXv8tqDz2h&#10;dzob5/l91ltfO2+FRKTX1cnJlwm/aaQIz02DMjBdceIW0unTuY1ntlxAufPgWiXONOAfWHSgDCW9&#10;QK0gANt79RtUp4S3aJswErbLbNMoIVMNVE2R/1LNSwtOplpIHHQXmfD/wYovhxe38SRD77BEMmMV&#10;Q+O7+E/82JDEOl7EkkNggh7vi/tikk85E+SbzGfTu9k0ypldP3cewydpOxaNinvqRhIJDk8YTqE/&#10;Q2I2tFrVa6V1usQJkI/aswNQ73QozuCvorRhfcXn03HkATQ/jYZAZufqiqPZpXSvvkC/215Q8/T7&#10;E3DktQJsT9kTQgyD0tu9qZPVSqg/mpqFo6PBNjTePJLBjjMtaRnISHEBlP57HMmmDal3bUO0wrAd&#10;mKJa7iJWfNna+rjxDJ1YK+L4BBg24GlmC8pOc0x5v+/BExf92dCgzItJFCeky2T6Pqct8Lee7a0H&#10;jGgtrQdpeDIfQ1qWWLmxH/bBNip17krlzJnmM/X+vEtxAW7vKeq68csfAAAA//8DAFBLAwQUAAYA&#10;CAAAACEA/FGmxN0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjNb9I0&#10;mwqQuCK1VKK9OfE2iRrbke20zttjTnAczWjmm3Id9cDO5HxvDcL9QgAj01jVmxZh9/VxlwPzQRol&#10;B2sIYSYP6+r6qpSFshezofM2tCyVGF9IhC6EseDcNx1p6Rd2JJO8o3VahiRdy5WTl1SuB/4gxAvX&#10;sjdpoZMjvXfUnLaTRjh8x/5tFm4fN/VJ7+b956GdJ8Tbm/i6AhYohr8w/OIndKgSU20nozwbENKR&#10;gJA9ZcCSu8zEI7AaIX9e5sCrkv/nr34AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANvPB&#10;fxICAAA5BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;/FGmxN0AAAAHAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" fillcolor="white [3201]">
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="04301212" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+                    <w:p w14:paraId="04301212" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00E12CA9">
                         <w:rPr>
-                          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>回答</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="4331FEED" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="001471B8">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square"/>
+                <w10:wrap type="square" anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="07B0BBFA" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="001471B8">
+      <w:r w:rsidR="00AF6327" w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>『スライドの研修・教育スケジュールを参考にして、自施設で専攻医を教育する場合にどのような</w:t>
+      </w:r>
+      <w:r w:rsidR="000E276B" w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>週間</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6327" w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ス</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6327" w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ケジュールになるかを考えて記載してください。（記載方法は自由）』</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B326745" w14:textId="16923270" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="001471B8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07B0BBFA" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="001471B8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22282DAE" w14:textId="77777777" w:rsidR="0050327F" w:rsidRPr="00E12CA9" w:rsidRDefault="0050327F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A6D271A" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+    <w:p w14:paraId="488207CE" w14:textId="5F27FA32" w:rsidR="00CA3CC9" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>モジュール名： （３）専攻医のふり返りを深める</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="488207CE" w14:textId="77777777" w:rsidR="00CA3CC9" w:rsidRDefault="00CA3CC9">
+    <w:p w14:paraId="3F725150" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>【課題】</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA63DFC" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+    <w:p w14:paraId="1FA63DFC" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4" w:rsidP="00E12CA9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>設問１</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47A4B0CE" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00CA3CC9" w:rsidRDefault="0050327F">
-[...43 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="47A4B0CE" w14:textId="3533E48C" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="00B96F17" w:rsidP="00E12CA9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="5EAEAB96" wp14:editId="6DF983AA">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="5EAEAB96" wp14:editId="7BB88073">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>0</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>258445</wp:posOffset>
+                  <wp:posOffset>483870</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6161405" cy="1608455"/>
-                <wp:effectExtent l="0" t="0" r="10795" b="17145"/>
+                <wp:extent cx="6161405" cy="2133600"/>
+                <wp:effectExtent l="0" t="0" r="10795" b="19050"/>
                 <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
                 <wp:docPr id="31" name="正方形/長方形 31"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6161405" cy="1608455"/>
+                          <a:ext cx="6161405" cy="2133600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="55F54441" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+                          <w:p w14:paraId="55F54441" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00E12CA9">
                               <w:rPr>
-                                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>回答</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3D486407" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="001471B8">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="5EAEAB96" id="正方形/長方形 31" o:spid="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:20.35pt;width:485.15pt;height:126.65pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD34+9aQgIAAGsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2OEzEMviPxDlHudGaWtuyOOl2hLUVI&#10;K6i08ABuJtOJlD+StNM+CDwAnPeMOPA4rMRb4GRKf+CAhOghtWPH/vzZnsn1Vkmy4c4LoytaDHJK&#10;uGamFnpV0Xdv508uKfEBdA3SaF7RHff0evr40aSzJb8wrZE1dwSDaF92tqJtCLbMMs9arsAPjOUa&#10;jY1xCgKqbpXVDjqMrmR2kefjrDOuts4w7j3eznojnab4TcNZeNM0ngciK4rYQjpdOpfxzKYTKFcO&#10;bCvYHgb8AwoFQmPSQ6gZBCBrJ/4IpQRzxpsmDJhRmWkawXiqAasp8t+quWvB8lQLkuPtgSb//8Ky&#10;15uFI6Ku6NOCEg0Ke/Rw//nh49fv3z5lPz586SWCVqSqs77EF3d24faaRzHWvW2civ9YEdkmencH&#10;evk2EIaX42JcDPMRJQxtxTi/HI5GMWp2fG6dDy+5USQKFXXYv0QrbG596F1/ucRs3khRz4WUSYkz&#10;w2+kIxvAbsuQIGPwMy+pSVfRq9FFxAE4cY2EgKKyyIHXq5Tu7IV3q+Uhap5+e9RnbhHXDHzbZ0+m&#10;6AalM2tdJ6nlUL/QNQk7izRrXAgawXhFieS4PigkvwBC/t0PK5Ma2YtN6dsQpbBdblM/hzFWvFma&#10;eoc99pbNBWK8BR8W4HDKseEdTj7mfb8Gh1jkK42jdVUMIzkhKcPRsxz3xp1alqcW0Kw1uFDIYS/e&#10;hLResXJtnq+DaUTq3BHKHjNOdOr9fvviypzqyev4jZj+BAAA//8DAFBLAwQUAAYACAAAACEAKUll&#10;U90AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhNqShNs6kAiStSSyXa&#10;mxNvk6jxOoqd1vl7zAmOoxnNvMk30XbiQoNvHSM8zhQI4sqZlmuE/dfHwwsIHzQb3TkmhIk8bIrb&#10;m1xnxl15S5ddqEUqYZ9phCaEPpPSVw1Z7WeuJ07eyQ1WhySHWppBX1O57eRcqWdpdctpodE9vTdU&#10;nXejRTh+x/ZtUsMhbsuz3U+Hz2M9jYj3d/F1DSJQDH9h+MVP6FAkptKNbLzoENKRgLBQSxDJXS3V&#10;E4gSYb5aKJBFLv/zFz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9+PvWkICAABrBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKUllU90AAAAH&#10;AQAADwAAAAAAAAAAAAAAAACcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" fillcolor="white [3201]">
+              <v:rect w14:anchorId="5EAEAB96" id="正方形/長方形 31" o:spid="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:38.1pt;width:485.15pt;height:168pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAN8mnnEwIAADkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yTdtrBV0xXaUoS0&#10;gkoLHzB1nMaSb3jcJv17xm5pu4CEhMiDM7bHZ87MnFk8DEazgwyonK15NSo5k1a4Rtldzb99Xb95&#10;xxlGsA1oZ2XNjxL5w/L1q0Xv53LsOqcbGRiBWJz3vuZdjH5eFCg6aQBHzktLl60LBiJtw65oAvSE&#10;bnQxLstZ0bvQ+OCERKTT1emSLzN+20oRv7Qtysh0zYlbzGvI6zatxXIB810A3ylxpgH/wMKAshT0&#10;ArWCCGwf1G9QRong0LVxJJwpXNsqIXMOlE1V/pLNcwde5lyoOOgvZcL/Bys+H579JlAZeo9zJDNl&#10;MbTBpD/xY0Mu1vFSLDlEJuhwVs2qSTnlTNDduLq7m5W5nMX1uQ8YP0pnWDJqHqgbuUhweMJIIcn1&#10;p0uKhk6rZq20zpukAPmoAzsA9U7HKvWKXrzw0pb1Nb+fjhMPIP20GiKZxjc1R7vL4V68wLDbXlDL&#10;/P0JOPFaAXan6BnhpJXg9rbJqukkNB9sw+LRk7AtyZsnMmg405KGgYzsF0Hpv/tRZtpSgtc2JCsO&#10;24EpymWSsNLJ1jXHTWDoxVoRxyfAuIFAmq0oOumY4n7fQyAu+pMlodxXk1ScmDeT6VtqEgu3N9vb&#10;G7CiczQeVMOT+RjzsKSOWPd+H12rcueuVM6cSZ+5PedZSgNwu89e14lf/gAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAG7cGVLdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3YBa&#10;CNlUgMQVqaUS7c2JlyRqvI5ip3X+HnOC42hGM2+KTbS9ONPoO8cIy4UCQVw703GDsP98v3sE4YNm&#10;o3vHhDCTh015fVXo3LgLb+m8C41IJexzjdCGMORS+rolq/3CDcTJ+3aj1SHJsZFm1JdUbnuZKbWS&#10;VnecFlo90FtL9Wk3WYTjV+xeZzUe4rY62f18+Dg284R4exNfnkEEiuEvDL/4CR3KxFS5iY0XPUI6&#10;EhDWqwxEcp/W6h5EhfCwzDKQZSH/85c/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA3y&#10;aecTAgAAOQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AG7cGVLdAAAABwEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" fillcolor="white [3201]">
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="55F54441" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+                    <w:p w14:paraId="55F54441" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00E12CA9">
                         <w:rPr>
-                          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>回答</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3D486407" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="001471B8">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square"/>
+                <w10:wrap type="square" anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="20514718" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="001471B8">
+      <w:r w:rsidR="0050327F" w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>家庭医としての成長に必要な「省察的実践家」について説明して下さい（キーワード 「振り返り」</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3CC9" w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>「コルブの学習サイクル」 の語句を用いて</w:t>
+      </w:r>
+      <w:r w:rsidR="0050327F" w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20514718" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="001471B8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="69213923" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69213923" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>設問２</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A99D040" w14:textId="77777777" w:rsidR="00CA3CC9" w:rsidRDefault="00CA3CC9" w:rsidP="00CA3CC9">
-[...16 lines deleted...]
-    <w:p w14:paraId="39D70D9A" w14:textId="77777777" w:rsidR="00CA3CC9" w:rsidRDefault="00CA3CC9" w:rsidP="00CA3CC9">
+    <w:p w14:paraId="3A99D040" w14:textId="483AFA0A" w:rsidR="00CA3CC9" w:rsidRPr="00E12CA9" w:rsidRDefault="00CA3CC9" w:rsidP="00CA3CC9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="ＭＳ ゴシック"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>あなたが専攻医であった時に指導医から受けた「振り返り」について思い出して下さい</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96F17">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>その上で以下の2点についてお答え下さい</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96F17">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D70D9A" w14:textId="24CC2FA3" w:rsidR="00CA3CC9" w:rsidRPr="00E12CA9" w:rsidRDefault="00CA3CC9" w:rsidP="00CA3CC9">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="ＭＳ ゴシック"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="ＭＳ ゴシック"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="0A31AB6F" w14:textId="77777777" w:rsidR="00CA3CC9" w:rsidRPr="00CA3CC9" w:rsidRDefault="00CA3CC9" w:rsidP="00CA3CC9">
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>自分が専攻医時代（研修医時代）に受けた「振り返り」では</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96F17">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>本講義の内容にあった振り返りの技法のどのような部分が活用されていましたか？</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A31AB6F" w14:textId="3B084504" w:rsidR="00CA3CC9" w:rsidRPr="00E12CA9" w:rsidRDefault="00B96F17" w:rsidP="00CA3CC9">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
-[...22 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="ＭＳ ゴシック"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="183CF95C" wp14:editId="763707C6">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="183CF95C" wp14:editId="441F68AC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>76200</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>300355</wp:posOffset>
+                  <wp:posOffset>661670</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6161405" cy="1769110"/>
-                <wp:effectExtent l="0" t="0" r="10795" b="8890"/>
+                <wp:extent cx="6161405" cy="2476500"/>
+                <wp:effectExtent l="0" t="0" r="10795" b="19050"/>
                 <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
                 <wp:docPr id="25" name="正方形/長方形 25"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6161405" cy="1769110"/>
+                          <a:ext cx="6161405" cy="2476500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2D101B17" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+                          <w:p w14:paraId="2D101B17" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00E12CA9">
                               <w:rPr>
-                                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>回答</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="5DEC175F" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="001471B8">
+                            <w:pPr>
+                              <w:spacing w:line="300" w:lineRule="auto"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="3EDD8A1F" w14:textId="77777777" w:rsidR="00E12CA9" w:rsidRDefault="00E12CA9">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="183CF95C" id="正方形/長方形 25" o:spid="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:6pt;margin-top:23.65pt;width:485.15pt;height:139.3pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoQjBlQQIAAGsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2O0zAQviPxDpbvNEnVdmnUdIW2FCGt&#10;oNLCA0wdp7HkP2y3aR8EHgDOnFcceBxW4i0YO6XbBSQkRA7OTGY88818M5ld7pUkO+68MLqixSCn&#10;hGtmaqE3FX37ZvnkKSU+gK5BGs0reuCeXs4fP5p1tuRD0xpZc0cwiPZlZyvahmDLLPOs5Qr8wFiu&#10;0dgYpyCg6jZZ7aDD6EpmwzyfZJ1xtXWGce/x66I30nmK3zSchddN43kgsqKILaTTpXMdz2w+g3Lj&#10;wLaCHWHAP6BQIDQmPYVaQACydeK3UEowZ7xpwoAZlZmmEYynGrCaIv+lmpsWLE+1YHO8PbXJ/7+w&#10;7NVu5YioKzocU6JBIUd3nz/dffjy7evH7Pv7214iaMVWddaXeOPGrtxR8yjGuveNU/GNFZF9au/h&#10;1F6+D4Thx0kxKUY5pmFoKy4m06JIBGT3163z4QU3ikShog75S22F3bUPmBJdf7rEbN5IUS+FlEmJ&#10;M8OvpCM7QLZlKCJkvPHAS2rSVXQ6juUywIlrJAQUlcUeeL1J6R7c8G6zPkXN0/OnwBHXAnzbZ08R&#10;ohuUzmx1naSWQ/1c1yQcLLZZ40LQCMYrSiTH9UEh+QUQ8u9+WJnUWGAkpachSmG/3ic+T4StTX1A&#10;jr1lS4EYr8GHFTic8gKz4+Rj3ndbcIhFvtQ4WtNiFJsTkjIaX+S4N+7csj63gGatwYXCHvbiVUjr&#10;FSvX5tk2mEYk5iK4HsoRM050oue4fXFlzvXkdf+PmP8AAAD//wMAUEsDBBQABgAIAAAAIQD/8ebw&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqEPKT5vGqQCJK1JLJdqb&#10;E2+TqPE6ip3WeXuWE73taEaz3+TraDtxxsG3jhQ8zhIQSJUzLdUKdt+fDwsQPmgyunOECib0sC5u&#10;b3KdGXehDZ63oRZcQj7TCpoQ+kxKXzVotZ+5Hom9oxusDiyHWppBX7jcdjJNkhdpdUv8odE9fjRY&#10;nbajVXD4ie37lAz7uClPdjftvw71NCp1fxffViACxvAfhj98RoeCmUo3kvGiY53ylKDg6XUOgv3l&#10;IuWjVDBPn5cgi1xeLyh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAChCMGVBAgAAawQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP/x5vDfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAmwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#10;AAA=&#10;" fillcolor="white [3201]">
+              <v:rect w14:anchorId="183CF95C" id="正方形/長方形 25" o:spid="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:6pt;margin-top:52.1pt;width:485.15pt;height:195pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl9CjaEwIAADkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP2jAMfp+0/xDlfbRFwO0Q5TQdY5p0&#10;2pBu+wEmSWmkNMniQMu/nxM44LZJk6b1IXUS5/Nn+/PiYegMO6iA2tmaV6OSM2WFk9ruav792/rd&#10;e84wgpVgnFU1PyrkD8u3bxa9n6uxa52RKjACsTjvfc3bGP28KFC0qgMcOa8sXTYudBBpG3aFDNAT&#10;emeKcVnOit4F6YMTCpFOV6dLvsz4TaNE/No0qCIzNSduMa8hr9u0FssFzHcBfKvFmQb8A4sOtKWg&#10;F6gVRGD7oH+D6rQIDl0TR8J1hWsaLVTOgbKpyl+yeW7Bq5wLFQf9pUz4/2DFl8Oz3wQqQ+9xjmSm&#10;LIYmdOlP/NiQi3W8FEsNkQk6nFWzalJOORN0N57czaZlLmdxfe4Dxk/KdSwZNQ/UjVwkODxhpJDk&#10;+uKSoqEzWq61MXmTFKAeTWAHoN6ZWKVe0YtXXsayvub303HiAaSfxkAks/Oy5mh3OdyrFxh22wtq&#10;mb8/ASdeK8D2FD0jnLQS3N7KrJpWgfxoJYtHT8K2JG+eyGDHmVE0DGRkvwja/N2PMjOWEry2IVlx&#10;2A5MUy7ThJVOtk4eN4GhF2tNHJ8A4wYCabai6KRjivtjD4G4mM+WhHJfTVJxYt5MpnfUJBZub7a3&#10;N2BF62g8qIYn8zHmYUkdse7DPrpG585dqZw5kz5ze86zlAbgdp+9rhO//AkAAP//AwBQSwMEFAAG&#10;AAgAAAAhAChV3D3eAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYQpnQ&#10;VppOgMQVaWPStlvamLZa41RNuqX/HnOCk/Xsp+fvFZvkenHBMXSeNDwuFAik2tuOGg37r4+HFYgQ&#10;DVnTe0INMwbYlLc3hcmtv9IWL7vYCA6hkBsNbYxDLmWoW3QmLPyAxLdvPzoTWY6NtKO5crjrZabU&#10;s3SmI/7QmgHfW6zPu8lpOB1S9zar8Zi21dnt5+PnqZknre/v0usLiIgp/pnhF5/RoWSmyk9kg+hZ&#10;Z1wl8lTLDAQb1qvsCUSlYbnmjSwL+b9C+QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCl&#10;9CjaEwIAADkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAoVdw93gAAAAoBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" fillcolor="white [3201]">
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="2D101B17" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+                    <w:p w14:paraId="2D101B17" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00E12CA9">
                         <w:rPr>
-                          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>回答</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5DEC175F" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="001471B8">
+                      <w:pPr>
+                        <w:spacing w:line="300" w:lineRule="auto"/>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="3EDD8A1F" w14:textId="77777777" w:rsidR="00E12CA9" w:rsidRDefault="00E12CA9">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00CA3CC9" w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>今後ご自身が指導医になり専攻医を指導するにあたり</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3CC9" w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>本講義の内容を踏まえてどのような工夫を使用と思いますか？ 具体的にお答え下さい（振り返りの進め方</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3CC9" w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>システム作りなど）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E8A76AD" w14:textId="0A18AC02" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="001471B8" w:rsidP="0050327F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10F78AEA" w14:textId="77777777" w:rsidR="00CA3CC9" w:rsidRPr="00E12CA9" w:rsidRDefault="00CA3CC9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0398F21A" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+    <w:p w14:paraId="0398F21A" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>モジュール名： （４）専攻医を評価するパート１</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D8C80AD" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="001471B8">
+    <w:p w14:paraId="1D8C80AD" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="001471B8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="32312D4A" w14:textId="77777777" w:rsidR="0050327F" w:rsidRDefault="000D45C4">
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32312D4A" w14:textId="77777777" w:rsidR="0050327F" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>【課題】</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A32B74" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+    <w:p w14:paraId="23A32B74" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4" w:rsidP="00E12CA9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>設問１</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45C6C420" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
-[...27 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="45C6C420" w14:textId="1CE829D6" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="00B96F17" w:rsidP="00E12CA9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="38323077" wp14:editId="787A10AE">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="38323077" wp14:editId="1199B071">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>0</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>270510</wp:posOffset>
+                  <wp:posOffset>453390</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6161405" cy="1769110"/>
-                <wp:effectExtent l="0" t="0" r="10795" b="8890"/>
+                <wp:extent cx="6161405" cy="1978660"/>
+                <wp:effectExtent l="0" t="0" r="10795" b="21590"/>
                 <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
                 <wp:docPr id="26" name="正方形/長方形 26"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6161405" cy="1769110"/>
+                          <a:ext cx="6161405" cy="1978660"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3090B8B6" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+                          <w:p w14:paraId="3090B8B6" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00E12CA9">
                               <w:rPr>
-                                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>回答</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3B0AD93C" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="001471B8">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="38323077" id="正方形/長方形 26" o:spid="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:21.3pt;width:485.15pt;height:139.3pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDb5BUBQgIAAGsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2O0zAQviPxDpbvNEnVdmnUdIW2FCGt&#10;oNLCA0wdp7HkP2y3SR8EHgDOnFcceBxW4i0Yu6XbBSQkRA7OTGY88818M5ld9kqSHXdeGF3RYpBT&#10;wjUztdCbir59s3zylBIfQNcgjeYV3XNPL+ePH806W/KhaY2suSMYRPuysxVtQ7BllnnWcgV+YCzX&#10;aGyMUxBQdZusdtBhdCWzYZ5Pss642jrDuPf4dXEw0nmK3zSchddN43kgsqKILaTTpXMdz2w+g3Lj&#10;wLaCHWHAP6BQIDQmPYVaQACydeK3UEowZ7xpwoAZlZmmEYynGrCaIv+lmpsWLE+1YHO8PbXJ/7+w&#10;7NVu5YioKzqcUKJBIUd3nz/dffjy7evH7Pv724NE0Iqt6qwv8caNXbmj5lGMdfeNU/GNFZE+tXd/&#10;ai/vA2H4cVJMilE+poShrbiYTIsiEZDdX7fOhxfcKBKFijrkL7UVdtc+YEp0/ekSs3kjRb0UUiYl&#10;zgy/ko7sANmWoYiQ8cYDL6lJV9HpeBhxAE5cIyGgqCz2wOtNSvfghneb9Slqnp4/BY64FuDbQ/YU&#10;IbpB6cxW10lqOdTPdU3C3mKbNS4EjWC8okRyXB8Ukl8AIf/uh5VJjQVGUg40RCn06z7xeSJsbeo9&#10;cuwtWwrEeA0+rMDhlBeYHScf877bgkMs8qXG0ZoWo9ickJTR+CLHvXHnlvW5BTRrDS4U9vAgXoW0&#10;XrFybZ5tg2lEYi6CO0A5YsaJTvQcty+uzLmevO7/EfMfAAAA//8DAFBLAwQUAAYACAAAACEACJoP&#10;Bd0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdFBUI2VSAxBWppRLt&#10;zYmXJGq8jmKndf4ec4LjaEYzb4pNtL040+g7xwjLhQJBXDvTcYOw/3y/ewThg2aje8eEMJOHTXl9&#10;VejcuAtv6bwLjUgl7HON0IYw5FL6uiWr/cINxMn7dqPVIcmxkWbUl1Rue5kptZZWd5wWWj3QW0v1&#10;aTdZhONX7F5nNR7itjrZ/Xz4ODbzhHh7E1+eQQSK4S8Mv/gJHcrEVLmJjRc9QjoSEO6zNYjkPj2o&#10;FYgKYZUtM5BlIf/zlz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2+QVAUICAABrBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEACJoPBd0AAAAH&#10;AQAADwAAAAAAAAAAAAAAAACcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" fillcolor="white [3201]">
+              <v:rect w14:anchorId="38323077" id="正方形/長方形 26" o:spid="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:35.7pt;width:485.15pt;height:155.8pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCE1NaPFAIAADkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP2jAMfp+0/xDlfbRF0DsQ5TQdY5p0&#10;2pBu9wNMmtJIaZLFgZZ/Pycw4LaTJk3rQ+okzufP9ufFw9BpdpAelTUVL0Y5Z9IIWyuzq/jL9/WH&#10;e84wgKlBWyMrfpTIH5bv3y16N5dj21pdS88IxOC8dxVvQ3DzLEPRyg5wZJ00dNlY30Ggrd9ltYee&#10;0DudjfO8zHrra+etkIh0ujpd8mXCbxopwremQRmYrjhxC2n1ad3GNVsuYL7z4FolzjTgH1h0oAwF&#10;vUCtIADbe/UHVKeEt2ibMBK2y2zTKCFTDpRNkf+WzXMLTqZcqDjoLmXC/wcrvh6e3cZTGXqHcyQz&#10;ZjE0vot/4seGVKzjpVhyCEzQYVmUxSSfciborpjd3ZdlKmd2fe48hs/SdiwaFffUjVQkODxhoJDk&#10;+sslRkOrVb1WWqdNVIB81J4dgHqnQxF7RS9eeWnD+orPpuPIA0g/jYZAZufqiqPZpXCvXqDfbS+o&#10;efreAo68VoDtKXpCOGnF272pk2paCfUnU7NwdCRsQ/LmkQx2nGlJw0BG8gug9N/9KDNtKMFrG6IV&#10;hu3AFOVSRqx4srX1ceMZOrFWxPEJMGzAk2YLik46prg/9uCJi/5iSCizYhKLE9JmMr3LaQr87c32&#10;9gaMaC2NB9XwZD6GNCyxI8Z+3AfbqNS5K5UzZ9Jnas95luIA3O6T13Xilz8BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCd1qE+3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF2C&#10;aAnZVIDEFamlEu3NiZckaryOYqd1/h5zguNoRjNvik20vTjT6DvHCMuFAkFcO9Nxg7D/fL9bg/BB&#10;s9G9Y0KYycOmvL4qdG7chbd03oVGpBL2uUZoQxhyKX3dktV+4Qbi5H270eqQ5NhIM+pLKre9vFfq&#10;UVrdcVpo9UBvLdWn3WQRjl+xe53VeIjb6mT38+Hj2MwT4u1NfHkGESiGvzD84id0KBNT5SY2XvQI&#10;6UhAWC0fQCT3aaUyEBVCts4UyLKQ//nLHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCE&#10;1NaPFAIAADkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCd1qE+3QAAAAcBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" fillcolor="white [3201]">
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="3090B8B6" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+                    <w:p w14:paraId="3090B8B6" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00E12CA9">
                         <w:rPr>
-                          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>回答</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3B0AD93C" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="001471B8">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square"/>
+                <w10:wrap type="square" anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="5502A24B" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="001471B8">
+      <w:r w:rsidR="000D45C4" w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mini-CEXを用いて、①どこで（どの場面で）、②いつ（どれくらいの頻度で）、③何を、評価するか記載してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="755EE84C" w14:textId="22A48752" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="001471B8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="61190CA8" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5502A24B" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="001471B8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61190CA8" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>設問２</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19077B13" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
-[...27 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="19077B13" w14:textId="66B5B64E" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="00B96F17" w:rsidP="00E12CA9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="7DDEE00A" wp14:editId="6A45D126">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="7DDEE00A" wp14:editId="641FAC5E">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>0</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>294005</wp:posOffset>
+                  <wp:posOffset>508635</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6161405" cy="1905000"/>
-                <wp:effectExtent l="0" t="0" r="10795" b="12700"/>
+                <wp:extent cx="6161405" cy="2143125"/>
+                <wp:effectExtent l="0" t="0" r="10795" b="28575"/>
                 <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
                 <wp:docPr id="32" name="正方形/長方形 32"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6161405" cy="1905000"/>
+                          <a:ext cx="6161405" cy="2143125"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="76868610" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+                          <w:p w14:paraId="76868610" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00E12CA9">
                               <w:rPr>
-                                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>回答</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="21D20841" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="001471B8">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="7DDEE00A" id="正方形/長方形 32" o:spid="_x0000_s1033" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:23.15pt;width:485.15pt;height:150pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDfh4UyQwIAAGsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2O0zAQviPxDpbvNElpuzRqukJbipBW&#10;UGnhAaaO01hybGO7Tfog8ABw3jPiwOOwEm/B2Cn9gQMS4uLMeMYz38w3k9l110iy49YJrQqaDVJK&#10;uGK6FGpT0Hdvl0+eUeI8qBKkVryge+7o9fzxo1lrcj7UtZYltwSDKJe3pqC19yZPEsdq3oAbaMMV&#10;GittG/Co2k1SWmgxeiOTYZpOklbb0ljNuHN4u+iNdB7jVxVn/k1VOe6JLChi8/G08VyHM5nPIN9Y&#10;MLVgBxjwDygaEAqTHkMtwAPZWvFHqEYwq52u/IDpJtFVJRiPNWA1WfpbNXc1GB5rweY4c2yT+39h&#10;2evdyhJRFvTpkBIFDXL0cP/54ePX798+JT8+fOklglZsVWtcji/uzMoeNIdiqLurbBO+WBHpYnv3&#10;x/byzhOGl5Nsko3SMSUMbdk0HadpJCA5PTfW+ZdcNyQIBbXIX2wr7G6dx5To+sslZHNainIppIxK&#10;mBl+Iy3ZAbItfRYg44sLL6lIW9DpeBhwAE5cJcGj2BjsgVObmO7ihbOb9TEqQj6hvnALuBbg6j57&#10;NPXTZfVWlYgE8ppD+UKVxO8NtlnhQtAAxjWUSI7rg0L08yDk3/2wMqmwwEBKT0OQfLfuIp9XIVa4&#10;Wetyjxw7w5YCMd6C8yuwOOUZZsfJx7zvt2ARi3ylcLSm2Sg0x0dlNL5Ckog9t6zPLaBYrXGhsIe9&#10;eOPjeoV6lX6+9boSkbkTlANmnOhIz2H7wsqc69Hr9I+Y/wQAAP//AwBQSwMEFAAGAAgAAAAhAO4F&#10;h3DcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoDUUF0mwqQOKK1B+J&#10;9ubEbhI1Xke20yZvz/YEt52d1cy3+Wp0nTjbEFtPCI8zBcJS5U1LNcJu+/XwCiImTUZ3nizCZCOs&#10;itubXGfGX2htz5tUCw6hmGmEJqU+kzJWjXU6znxvib2jD04nlqGWJugLh7tOPim1kE63xA2N7u1n&#10;Y6vTZnAIh5+x/ZhU2I/r8uR20/77UE8D4v3d+L4EkeyY/o7his/oUDBT6QcyUXQI/EhCeF7MQbD7&#10;9qJ4KBHm140scvmfv/gFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA34eFMkMCAABrBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA7gWHcNwAAAAH&#10;AQAADwAAAAAAAAAAAAAAAACdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" fillcolor="white [3201]">
+              <v:rect w14:anchorId="7DDEE00A" id="正方形/長方形 32" o:spid="_x0000_s1033" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:40.05pt;width:485.15pt;height:168.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASegrYEQIAADkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z23HtuOqdSd0Ywjp&#10;BJMOfoCbpmukNAlxtnb/Hicb2w6QkBB7yJzY/fz5s718GHvNDtKjsqbixSTnTBphG2V2Ff/2dfPm&#10;HWcYwDSgrZEVP0rkD6vXr5aDK+XUdlY30jMCMVgOruJdCK7MMhSd7AEn1klDztb6HgJd/S5rPAyE&#10;3utsmueLbLC+cd4KiUiv65OTrxJ+20oRvrQtysB0xYlbSKdPZx3PbLWEcufBdUqcacA/sOhBGUp6&#10;gVpDALb36jeoXglv0bZhImyf2bZVQqYaqJoi/6Wa5w6cTLWQOOguMuH/gxWfD89u60mGwWGJZMYq&#10;xtb38Z/4sTGJdbyIJcfABD0uikUxy+ecCfJNi9nbYjqPcmbXz53H8FHankWj4p66kUSCwxOGU+jP&#10;kJgNrVbNRmmdLnEC5KP27ADUOx2KM/iLKG3YUPH7OaVmAmh+Wg2BzN41FUezS+lefIF+V19Q8/T7&#10;E3DktQbsTtkTQgyD0tu9aZLVSWg+mIaFo6PBNjTePJLBnjMtaRnISHEBlP57HMmmDal3bUO0wliP&#10;TFEtdxErvtS2OW49Qyc2ijg+AYYteJrZgrLTHFPe73vwxEV/MjQo98UsihPSZTa/y2kL/K2nvvWA&#10;EZ2l9SANT+ZjSMsSKzf2/T7YVqXOXamcOdN8pt6fdykuwO09RV03fvUDAAD//wMAUEsDBBQABgAI&#10;AAAAIQCoXV963QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqB1AbQnZ&#10;VIDEFamlEu3NiZckaryOYqd1/h5zguNoRjNvik20vTjT6DvHCNlCgSCunem4Qdh/vt+tQfig2eje&#10;MSHM5GFTXl8VOjfuwls670IjUgn7XCO0IQy5lL5uyWq/cANx8r7daHVIcmykGfUlldte3iu1lFZ3&#10;nBZaPdBbS/VpN1mE41fsXmc1HuK2Otn9fPg4NvOEeHsTX55BBIrhLwy/+AkdysRUuYmNFz1COhIQ&#10;1ioDkdynlXoAUSE8ZqslyLKQ//nLHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQASegrY&#10;EQIAADkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCo&#10;XV963QAAAAcBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" fillcolor="white [3201]">
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="76868610" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+                    <w:p w14:paraId="76868610" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00E12CA9">
                         <w:rPr>
-                          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>回答</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="21D20841" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="001471B8">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square"/>
+                <w10:wrap type="square" anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+      <w:r w:rsidR="000D45C4" w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ご自身の現場でMini-CEXを始めるにあたって障壁となりそうなヒト・モノ、手助けとなりそうなヒト・モノについて記載してください。（最低１つずつ）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F094CE9" w14:textId="6C39210C" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="001471B8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32D86BA6" w14:textId="77777777" w:rsidR="0050327F" w:rsidRPr="00E12CA9" w:rsidRDefault="0050327F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A69373" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+    <w:p w14:paraId="18737BF2" w14:textId="2E2490C7" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>モジュール名： （５）専攻医を評価するパート2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18737BF2" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="001471B8">
+    <w:p w14:paraId="2166AC3D" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2166AC3D" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>【課題】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AEA51E9" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>設問１</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A5548DD" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
-[...29 lines deleted...]
-        <w:rPr>
+    <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="0A5548DD" w14:textId="28F3C732" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="00B96F17" w:rsidP="00E12CA9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="13757FD7" wp14:editId="1DB61733">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="13757FD7" wp14:editId="2B2D8C00">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>0</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>275590</wp:posOffset>
+                  <wp:posOffset>499110</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5981700" cy="1887855"/>
-                <wp:effectExtent l="0" t="0" r="12700" b="17145"/>
+                <wp:extent cx="5981700" cy="2116455"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="17145"/>
                 <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
                 <wp:docPr id="27" name="正方形/長方形 27"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5981700" cy="1887855"/>
+                          <a:ext cx="5981700" cy="2116455"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5E6006EC" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+                          <w:p w14:paraId="5E6006EC" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00E12CA9">
                               <w:rPr>
-                                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>回答</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="24F663A1" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="001471B8">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="13757FD7" id="正方形/長方形 27" o:spid="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:21.7pt;width:471pt;height:148.65pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmt4MiQAIAAGsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNEm1oW3UdIW2FCGt&#10;YKWFD5g6TmPJsY3tNumHwAfAmfOKA5/DSvwFY6e0XUBCQvTgznjGb2bezGR+2beS7Lh1QquSZqOU&#10;Eq6YroTalPTtm9WTKSXOg6pAasVLuueOXi4eP5p3puBj3WhZcUsQRLmiMyVtvDdFkjjW8BbcSBuu&#10;0Fhr24JH1W6SykKH6K1Mxmn6NOm0rYzVjDuHt8vBSBcRv64586/r2nFPZEkxNx9PG891OJPFHIqN&#10;BdMIdkgD/iGLFoTCoEeoJXggWyt+g2oFs9rp2o+YbhNd14LxWANWk6W/VHPbgOGxFiTHmSNN7v/B&#10;sle7G0tEVdLxhBIFLfbo/vOn+w9fvn39mHx/fzdIBK1IVWdcgS9uzY09aA7FUHdf2zb8Y0Wkj/Tu&#10;j/Ty3hOGl/lsmk1S7AJDWzadTqZ5HlCT03NjnX/BdUuCUFKL/Yu0wu7a+cH1p0uI5rQU1UpIGZUw&#10;M/xKWrID7Lb02QH8gZdUpCvpLB/nmAfgxNUSPIqtQQ6c2sRwD144u1kfUdP4+xNwyGsJrhmiR4Tg&#10;BoXVW1VFqeFQPVcV8XuDNCtcCBqScS0lkuP6oBD9PAj5dz+kTSpkLzRlaEOQfL/uYz+nASvcrHW1&#10;xx47w1YCc7wG52/A4pRnGB0nH+O+24LFXORLhaM1yy4COT4qF3nsmD23rM8toFijcaGQw0G88nG9&#10;QuVKP9t6XYvYuVMqh5xxomPvD9sXVuZcj16nb8TiBwAAAP//AwBQSwMEFAAGAAgAAAAhANhstn/d&#10;AAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0tPwzAQhO9I/AdrkbhRmzbiEbKpAIkrUh8S7c2J&#10;TRI1Xke20yb/nuUEx50ZzXxbrCfXi7MNsfOEcL9QICzV3nTUIOx3H3dPIGLSZHTvySLMNsK6vL4q&#10;dG78hTb2vE2N4BKKuUZoUxpyKWPdWqfjwg+W2Pv2wenEZ2ikCfrC5a6XS6UepNMd8UKrB/ve2vq0&#10;HR3C8Wvq3mYVDtOmOrn9fPg8NvOIeHszvb6ASHZKf2H4xWd0KJmp8iOZKHoEfiQhZKsMBLvP2ZKF&#10;CmGVqUeQZSH/85c/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGa3gyJAAgAAawQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANhstn/dAAAABwEA&#10;AA8AAAAAAAAAAAAAAAAAmgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACkBQAAAAA=&#10;" fillcolor="white [3201]">
+              <v:rect w14:anchorId="13757FD7" id="正方形/長方形 27" o:spid="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:39.3pt;width:471pt;height:166.65pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMD8jsEAIAADkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP2jAMfp+0/xDlfbRF9HZUlNN0jGnS&#10;aUO67QeYNKWR0iSLAy3/fk7ggNsmTZrGQ3Bi9/Pnz/biYew1O0iPypqaF5OcM2mEbZTZ1fz7t/W7&#10;e84wgGlAWyNrfpTIH5Zv3ywGV8mp7axupGcEYrAaXM27EFyVZSg62QNOrJOGnK31PQS6+l3WeBgI&#10;vdfZNM/vssH6xnkrJCK9rk5Ovkz4bStF+Nq2KAPTNSduIZ0+ndt4ZssFVDsPrlPiTAP+gUUPylDS&#10;C9QKArC9V79B9Up4i7YNE2H7zLatEjLVQNUU+S/VPHfgZKqFxEF3kQn/H6z4cnh2G08yDA4rJDNW&#10;Mba+j//Ej41JrONFLDkGJuixnN8X73PSVJBvWhR3s7KMcmbXz53H8EnankWj5p66kUSCwxOGU+hL&#10;SMyGVqtmrbROlzgB8lF7dgDqnQ7FGfxVlDZsqPm8nJbEA2h+Wg2BzN41NUezS+lefYF+t72g5un3&#10;J+DIawXYnbInhBgGlbd70ySrk9B8NA0LR0eDbWi8eSSDPWda0jKQkeICKP33OJJNG1Lv2oZohXE7&#10;MkW13Ees+LK1zXHjGTqxVsTxCTBswNPMFpSd5pjy/tiDJy76s6FBmRezKE5Il1mZOuZvPdtbDxjR&#10;WVoP0vBkPoa0LLFyYz/sg21V6tyVypkzzWfq/XmX4gLc3lPUdeOXPwEAAP//AwBQSwMEFAAGAAgA&#10;AAAhABg21ZXdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+g/WVuqtOEGIQpoN&#10;aiv1WgmKBNyceJtExHYUO+D8fbcnOO7MaOZtvommExcafOssQjpLQJCtnG5tjbD/+XpZgfBBWa06&#10;ZwlhIg+b4vEhV5l2V7ulyy7UgkuszxRCE0KfSemrhozyM9eTZe/XDUYFPoda6kFdudx0cp4kS2lU&#10;a3mhUT19NlSdd6NBOB1i+zElwzFuy7PZT8fvUz2NiM9P8f0NRKAYbmH4x2d0KJipdKPVXnQI/EhA&#10;eF0tQbC7XsxZKBEWaboGWeTynr/4AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAwPyOwQ&#10;AgAAOQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABg2&#10;1ZXdAAAABwEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" fillcolor="white [3201]">
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="5E6006EC" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+                    <w:p w14:paraId="5E6006EC" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00E12CA9">
                         <w:rPr>
-                          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>回答</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="24F663A1" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="001471B8">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square"/>
+                <w10:wrap type="square" anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="1598E0FE" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="001471B8">
+      <w:r w:rsidR="000D45C4" w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>case based discussionを用いて、①どこで評価するか（どういった環境を設定するか）、②いつ評価するか（どれくらいの頻度で）、③何を、評価するか　について記載してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D90B73" w14:textId="14735E42" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="001471B8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="24FC3C2E" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1598E0FE" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="001471B8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24FC3C2E" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4" w:rsidP="00E12CA9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>設問２</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9D6442" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
-[...27 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7B9D6442" w14:textId="0B6FD31B" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="00B96F17" w:rsidP="00E12CA9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="6DA4CCED" wp14:editId="66569249">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="6DA4CCED" wp14:editId="2D2F0837">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>0</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>293370</wp:posOffset>
+                  <wp:posOffset>511810</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6161405" cy="1769110"/>
-                <wp:effectExtent l="0" t="0" r="10795" b="8890"/>
+                <wp:extent cx="6161405" cy="2133600"/>
+                <wp:effectExtent l="0" t="0" r="10795" b="19050"/>
                 <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
                 <wp:docPr id="33" name="正方形/長方形 33"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6161405" cy="1769110"/>
+                          <a:ext cx="6161405" cy="2133600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="38CE1323" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r>
@@ -2561,595 +3002,411 @@
                           <w:p w14:paraId="54C0EA33" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="001471B8">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="6DA4CCED" id="正方形/長方形 33" o:spid="_x0000_s1035" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:23.1pt;width:485.15pt;height:139.3pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2ptRwQgIAAGsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuOEzEQ3SNxB8t70t2ZJENa6YzQhCCk&#10;EUQaOEDF7U5b8g/bSScHgQPAetaIBcdhJG5B2QlJBpCQEFk4Va7yq1e/nlxtlSQb7rwwuqJFL6eE&#10;a2ZqoVcVfftm/uQpJT6ArkEazSu6455eTR8/mnS25H3TGllzRxBE+7KzFW1DsGWWedZyBb5nLNdo&#10;bIxTEFB1q6x20CG6klk/z0dZZ1xtnWHce7yd7Y10mvCbhrPwumk8D0RWFLmFdLp0LuOZTSdQrhzY&#10;VrADDfgHFgqExqBHqBkEIGsnfoNSgjnjTRN6zKjMNI1gPOWA2RT5L9nctmB5ygWL4+2xTP7/wbJX&#10;m4Ujoq7oxQUlGhT26P7u0/2HL9++fsy+v/+8lwhasVSd9SW+uLULd9A8ijHvbeNU/MeMyDaVd3cs&#10;L98GwvByVIyKQT6khKGtuByNiyI1IDs9t86HF9woEoWKOuxfKitsbnzAkOj60yVG80aKei6kTEqc&#10;GX4tHdkAdluGIlLGFw+8pCZdRcfDfuQBOHGNhICislgDr1cp3IMX3q2WR9Q8/f4EHHnNwLf76Akh&#10;ukHpzFrXSWo51M91TcLOYpk1LgSNZLyiRHJcHxSSXwAh/+6HmUmNCcam7NsQpbBdblM/xxEr3ixN&#10;vcMee8vmAjnegA8LcDjlBUbHyce479bgkIt8qXG0xsUgFickZTC8zHFv3LlleW4BzVqDC4U13IvX&#10;Ia1XzFybZ+tgGpE6d6Jy4IwTndpz2L64Mud68jp9I6Y/AAAA//8DAFBLAwQUAAYACAAAACEAl/pz&#10;Zt0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjdtColZFMBElek/ki0&#10;Nyd2k6jxOrKd1nl7zAmOoxnNfFNsounZVTvfWUKYzwQwTbVVHTUIh/3n0xqYD5KU7C1phEl72JT3&#10;d4XMlb3RVl93oWGphHwuEdoQhpxzX7faSD+zg6bkna0zMiTpGq6cvKVy0/NMiBU3sqO00MpBf7S6&#10;vuxGg3D6jt37JNwxbquLOUzHr1MzjYiPD/HtFVjQMfyF4Rc/oUOZmCo7kvKsR0hHAsJylQFL7suz&#10;WACrEBbZcg28LPh//vIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdqbUcEICAABrBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAl/pzZt0AAAAH&#10;AQAADwAAAAAAAAAAAAAAAACcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" fillcolor="white [3201]">
+              <v:rect w14:anchorId="6DA4CCED" id="正方形/長方形 33" o:spid="_x0000_s1035" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:40.3pt;width:485.15pt;height:168pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFuiADEwIAADkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/s0m6baFV0xXaUoS0&#10;gkoLHzB1nMaSb3jcJv17xm5pu4CEhMiDM7bHZ87MnFk8DEazgwyonK15dVdyJq1wjbK7mn/7un7z&#10;jjOMYBvQzsqaHyXyh+XrV4vez+XIdU43MjACsTjvfc27GP28KFB00gDeOS8tXbYuGIi0DbuiCdAT&#10;utHFqCynRe9C44MTEpFOV6dLvsz4bStF/NK2KCPTNSduMa8hr9u0FssFzHcBfKfEmQb8AwsDylLQ&#10;C9QKIrB9UL9BGSWCQ9fGO+FM4dpWCZlzoGyq8pdsnjvwMudCxUF/KRP+P1jx+fDsN4HK0HucI5kp&#10;i6ENJv2JHxtysY6XYskhMkGH02pajcsJZ4LuRtX9/bTM5Syuz33A+FE6w5JR80DdyEWCwxNGCkmu&#10;P11SNHRaNWuldd4kBchHHdgBqHc6VqlX9OKFl7asr/lsMko8gPTTaohkGt/UHO0uh3vxAsNue0Et&#10;8/cn4MRrBdidomeEk1aC29smq6aT0HywDYtHT8K2JG+eyKDhTEsaBjKyXwSl/+5HmWlLCV7bkKw4&#10;bAemKJdZwkonW9ccN4GhF2tFHJ8A4wYCabai6KRjivt9D4G46E+WhDKrxqk4MW/Gk7fUJBZub7a3&#10;N2BF52g8qIYn8zHmYUkdse79PrpW5c5dqZw5kz5ze86zlAbgdp+9rhO//AEAAP//AwBQSwMEFAAG&#10;AAgAAAAhADEPCivdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoXUCh&#10;hGwqQOKK1B+J9ubESxI1Xkex0zpvjznBcTSjmW+KdbS9ONPoO8cIy4UCQVw703GDsN993K1A+KDZ&#10;6N4xIczkYV1eXxU6N+7CGzpvQyNSCftcI7QhDLmUvm7Jar9wA3Hyvt1odUhybKQZ9SWV217eK5VJ&#10;qztOC60e6L2l+rSdLMLxK3ZvsxoPcVOd7H4+fB6beUK8vYmvLyACxfAXhl/8hA5lYqrcxMaLHiEd&#10;CQgrlYFI7vOTegBRITwuswxkWcj//OUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMW6&#10;IAMTAgAAOQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADEPCivdAAAABwEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" fillcolor="white [3201]">
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
                     <w:p w14:paraId="38CE1323" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>回答</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="54C0EA33" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="001471B8">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square"/>
+                <w10:wrap type="square" anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="000D45C4" w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>各研修施設で</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3A41">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>360</w:t>
+      </w:r>
+      <w:r w:rsidR="000D45C4" w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>度評価を用いて評価する際、①いつ評価するか（どれくらいの頻度で）、②何を評価するか　③フィードバックの際に気を付ける点　について記載してください</w:t>
+      </w:r>
+      <w:r w:rsidR="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="601C36FA" w14:textId="2F4D83DD" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="001471B8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35761087" w14:textId="77777777" w:rsidR="0050327F" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D64E09D" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+    <w:p w14:paraId="24F9CD15" w14:textId="1DE1F4CA" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>モジュール名： （６）ポートフォリオ作成を指導する</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7209AB24" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="001471B8">
+    <w:p w14:paraId="1E3D716E" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...146 lines deleted...]
-    <w:p w14:paraId="24F9CD15" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="001471B8">
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>【課題】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36353CED" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1E3D716E" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>添付資料のポートフォリオ「改善前」と「改善後」の違いについて、箇条書きで5つ以上あげてください（ポートフォリオの教育／評価という観点からの比較を必ず含めること）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="336F1585" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...41 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="2236F3D5" wp14:editId="3134E8C7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>63500</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6181725" cy="3100388"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
                 <wp:docPr id="34" name="正方形/長方形 34"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="2265298" y="2733838"/>
                           <a:ext cx="6161405" cy="2092325"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0A972688" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+                          <w:p w14:paraId="0A972688" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00E12CA9">
                               <w:rPr>
-                                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>回答</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="63ADDF95" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="001471B8">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="2236F3D5" id="正方形/長方形 34" o:spid="_x0000_s1036" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:5pt;width:486.75pt;height:244.15pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCYfO4sTwIAAHgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuOEzEQ3SNxB8t70p98JonSGaEJQUgj&#10;iDRwgIrbnbbkto3tJJ2DwAFgzRqx4DiMxC0ou0OSASQkRBZOVbv6VdV7VT27bhtJdtw6oVVBs15K&#10;CVdMl0JtCvrm9fLJmBLnQZUgteIFPXBHr+ePH832ZspzXWtZcksQRLnp3hS09t5Mk8Sxmjfgetpw&#10;hZeVtg14dO0mKS3sEb2RSZ6mo2SvbWmsZtw5fLroLuk84lcVZ/5VVTnuiSwo1ubjaeO5Dmcyn8F0&#10;Y8HUgh3LgH+oogGhMOkJagEeyNaK36Aawax2uvI9pptEV5VgPPaA3WTpL93c1WB47AXJceZEk/t/&#10;sOzlbmWJKAvaH1CioEGN7j99vH//5dvXD8n3d587i+AtUrU3bopv3JmVPXoOzdB3W9km/GNHpC1o&#10;no+G+QS1P6B91e+P++OOat56wjBglI2yQTqkhIWIdJL382GISM5Qxjr/nOuGBKOgFrWMFMPu1vku&#10;9GdIyOy0FOVSSBmdMD/8RlqyA1Re+uwI/iBKKrIv6GSIqQkDnL5KgkezMciHU5uY7sEbzm7WJ9Q0&#10;/v4EHOpagKu77BGha9/qrSqxdpjWHMpnqiT+YJByhctBQzGuoURyXCU0YpwHIf8eh7RJhewFgTpJ&#10;guXbdRu1zeKgh0drXR5QcGfYUmCRt+D8CiyOfIbpcQ0w8dstWCxGvlA4Z5NsENjx0RkMr1JcInt5&#10;s768AcVqjduFJHbmjY+7FhpW+unW60pE6c6lHIvG8Y7iH1cx7M+lH6POH4z5DwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAFqHrmreAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo&#10;XcpPm8apAIkrUksl2psTL0nUeB3ZTpu8PcsJTqvZWc18m29G14kzhth60jCfKRBIlbct1Rr2n+93&#10;SxAxGbKm84QaJoywKa6vcpNZf6EtnnepFhxCMTMampT6TMpYNehMnPkeib1vH5xJLEMtbTAXDned&#10;vFfqSTrTEjc0pse3BqvTbnAajl9j+zqpcBi35cntp8PHsZ4GrW9vxpc1iIRj+juGX3xGh4KZSj+Q&#10;jaLTwI8k3iqe7K6eF48gSg0Pq+UCZJHL//zFDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCYfO4sTwIAAHgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBah65q3gAAAAcBAAAPAAAAAAAAAAAAAAAAAKkEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAtAUAAAAA&#10;" fillcolor="white [3201]">
+              <v:rect w14:anchorId="2236F3D5" id="正方形/長方形 34" o:spid="_x0000_s1036" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:5pt;width:486.75pt;height:244.15pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqgBNFHgIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01x62bZqukJbipBW&#10;UGnhA6a201hybGO7Tfr3jJ3SdgEJCZEHZyaenDkzc2b12LeKnITz0uiKFqOcEqGZ4VIfKvrt6/bd&#10;nBIfQHNQRouKnoWnj+u3b1adXYrSNEZx4QiCaL/sbEWbEOwyyzxrRAt+ZKzQeFkb10JA1x0y7qBD&#10;9FZlZZ7Pss44bp1hwnv8uhku6Trh17Vg4UtdexGIqihyC+l06dzHM1uvYHlwYBvJLjTgH1i0IDUm&#10;vUJtIAA5OvkbVCuZM97UYcRMm5m6lkykGrCaIv+lmpcGrEi1YHO8vbbJ/z9Y9vn0YncO29BZv/Ro&#10;xir62rXxjfxIX9GynE3LBU7yjPbDeDwfz4fGiT4QhgGzYlZM8iklLEbki3JcTmNEdoOyzoePwrQk&#10;GhV1OJnUMDg9+zCE/gyJmb1Rkm+lUsmJahBPypET4BxVKC7gr6KUJl1FF1NMTRiglmoFAc3W8op6&#10;fUjpXv3h3WF/Rc3T8yfgyGsDvhmyJ4ShfGeOmicFNQL4B81JOFsUuUap00jGt5QogYuBRooLINXf&#10;47BtSmP3biOJVuj3PZFYS5FkGz/tDT/vHPGWbSWSfAYfduBQwAWmR1Fj4u9HcEhGfdKomkUxid0J&#10;yZlMH3JcCXd/s7+/Ac0ag7uCTRzMp5A2J45Em/fHYGqZRnejciGNYk3DvyxW3IZ7P0Xd1n/9AwAA&#10;//8DAFBLAwQUAAYACAAAACEAWoeuat4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE&#10;70i8g7VI3Khdyk+bxqkAiStSSyXamxMvSdR4HdlOm7w9ywlOq9lZzXybb0bXiTOG2HrSMJ8pEEiV&#10;ty3VGvaf73dLEDEZsqbzhBomjLAprq9yk1l/oS2ed6kWHEIxMxqalPpMylg16Eyc+R6JvW8fnEks&#10;Qy1tMBcOd528V+pJOtMSNzSmx7cGq9NucBqOX2P7OqlwGLflye2nw8exngatb2/GlzWIhGP6O4Zf&#10;fEaHgplKP5CNotPAjyTeKp7srp4XjyBKDQ+r5QJkkcv//MUPAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAGqAE0UeAgAARgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAFqHrmreAAAABwEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" fillcolor="white [3201]">
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="0A972688" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+                    <w:p w14:paraId="0A972688" w14:textId="77777777" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="000D45C4">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00E12CA9">
                         <w:rPr>
-                          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>回答</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="63ADDF95" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="001471B8">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47996123" w14:textId="73CA3B85" w:rsidR="001471B8" w:rsidRDefault="000D45C4">
+    <w:p w14:paraId="01A83BF3" w14:textId="66789DEB" w:rsidR="001471B8" w:rsidRPr="00E12CA9" w:rsidRDefault="001471B8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI"/>
-[...99 lines deleted...]
-    <w:sectPr w:rsidR="001471B8">
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="001471B8" w:rsidRPr="00E12CA9">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="851" w:footer="992" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="270BAAC8" w14:textId="77777777" w:rsidR="009C0F80" w:rsidRDefault="009C0F80">
+    <w:p w14:paraId="7CEC9088" w14:textId="77777777" w:rsidR="004D1873" w:rsidRDefault="004D1873">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F621F5C" w14:textId="77777777" w:rsidR="009C0F80" w:rsidRDefault="009C0F80">
+    <w:p w14:paraId="189A69B2" w14:textId="77777777" w:rsidR="004D1873" w:rsidRDefault="004D1873">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="BIZ UDPゴシック">
+    <w:panose1 w:val="020B0400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Meiryo UI">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
@@ -3270,58 +3527,58 @@
   <w:p w14:paraId="05145116" w14:textId="77777777" w:rsidR="001471B8" w:rsidRDefault="001471B8">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CD1624B" w14:textId="77777777" w:rsidR="009C0F80" w:rsidRDefault="009C0F80">
+    <w:p w14:paraId="1EAE1971" w14:textId="77777777" w:rsidR="004D1873" w:rsidRDefault="004D1873">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B677A3E" w14:textId="77777777" w:rsidR="009C0F80" w:rsidRDefault="009C0F80">
+    <w:p w14:paraId="217F0310" w14:textId="77777777" w:rsidR="004D1873" w:rsidRDefault="004D1873">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E902EA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="05642AC2"/>
     <w:lvl w:ilvl="0" w:tplc="675C9C98">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
@@ -3378,50 +3635,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E1A5B52"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A77E2638"/>
+    <w:lvl w:ilvl="0" w:tplc="99725A1E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:cs="Meiryo UI" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B172666"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0EF4EFCC"/>
     <w:lvl w:ilvl="0" w:tplc="800CAA98">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1．"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="930" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AFB43F66">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1050" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -3466,200 +3836,307 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3150" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3570" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3990" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C0808A2"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DBF78F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="AD9019A0"/>
-    <w:lvl w:ilvl="0" w:tplc="B57626D2">
+    <w:tmpl w:val="CEA88082"/>
+    <w:lvl w:ilvl="0" w:tplc="457ABDA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="eastAsia"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1320" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="1760" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2200" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="2640" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3080" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C0808A2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1E027652"/>
+    <w:lvl w:ilvl="0" w:tplc="B4A6F678">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="131992696">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1041827655">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1374692430">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="812990478">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1398746523">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001471B8"/>
     <w:rsid w:val="000D45C4"/>
     <w:rsid w:val="000E276B"/>
     <w:rsid w:val="001471B8"/>
     <w:rsid w:val="00245EA7"/>
     <w:rsid w:val="0025072E"/>
+    <w:rsid w:val="002D1156"/>
+    <w:rsid w:val="003654E5"/>
+    <w:rsid w:val="004D1873"/>
     <w:rsid w:val="004E4633"/>
     <w:rsid w:val="0050327F"/>
     <w:rsid w:val="00671697"/>
     <w:rsid w:val="007A0A64"/>
     <w:rsid w:val="008D0C3C"/>
+    <w:rsid w:val="009528C3"/>
     <w:rsid w:val="009C0F80"/>
     <w:rsid w:val="00A1484B"/>
+    <w:rsid w:val="00AF03C2"/>
     <w:rsid w:val="00AF6327"/>
     <w:rsid w:val="00B25D44"/>
+    <w:rsid w:val="00B96F17"/>
     <w:rsid w:val="00BB0003"/>
+    <w:rsid w:val="00BC73CC"/>
+    <w:rsid w:val="00C328D8"/>
     <w:rsid w:val="00CA3CC9"/>
+    <w:rsid w:val="00CD3A41"/>
     <w:rsid w:val="00D60370"/>
+    <w:rsid w:val="00E12CA9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -4168,50 +4645,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -4887,65 +5365,65 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhtaMB1hbkMU/87bVdWWThU3JL1Hw==">AMUW2mWrBfYD9LnRZR4Jp3CrwhTgpq4DOs16pEJ+QWcuY6g20TtjwinNpH6sgFSoApOPSQeVpRb2uFCybV6YXKDoMnirVDsh6kv+AKztT2vEXFuG6AOuD/Ai2RBs7IzSRB/NvyvsQo63xEITPCxZASLSYH1bpc4Pm38drsdhITv9yxXxX60wdbttgx6Ioo0ZBwgMsfznBVQhpMkoX2Hnc/hyl0aTS/sqOxLIe43H5RE94url379g0ij88sLW/d7B1YcK0f27y/2Rm6+BpIiL3lYfmdvbNXtqRagjy3SsYElOJb/XsRKkBDyN5dcCCCXa7IRxv8k/RlNx8olFvNgO+uPBX+w95yfsW0RmrmIomHNq1RiEvwft+SGDosNmT/qZ4zIAwKPj/ce1</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>807</Words>
-  <Characters>905</Characters>
+  <Words>257</Words>
+  <Characters>1468</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>69</Lines>
-  <Paragraphs>59</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1653</CharactersWithSpaces>
+  <CharactersWithSpaces>1722</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>山田 康介</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>